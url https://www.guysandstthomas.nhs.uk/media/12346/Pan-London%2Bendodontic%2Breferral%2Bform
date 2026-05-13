--- v1 (2026-01-07)
+++ v2 (2026-05-13)
@@ -4896,85 +4896,84 @@
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038266C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Guy’s &amp; St. Thomas’ NHS Foundation Trust</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4270BF3F" w14:textId="34E5752F" w:rsidR="00F23A6B" w:rsidRPr="0038266C" w:rsidRDefault="00F23A6B" w:rsidP="00F23A6B">
+          <w:p w14:paraId="7FD1C27E" w14:textId="5661BA26" w:rsidR="0064273B" w:rsidRPr="0038266C" w:rsidRDefault="00F23A6B" w:rsidP="0064273B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038266C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidRPr="00330CD0">
+              <w:r w:rsidR="0064273B" w:rsidRPr="001F27CD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-                  <w:color w:val="0000FF"/>
                   <w:szCs w:val="20"/>
                   <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 </w:rPr>
-                <w:t>gstt.endodonticreferrals@nhs.net</w:t>
+                <w:t>gstt.dentalreferrals7@nhs.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2B1F7ABA" w14:textId="77777777" w:rsidR="00F23A6B" w:rsidRPr="0038266C" w:rsidRDefault="00F23A6B" w:rsidP="00F23A6B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038266C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
@@ -12258,58 +12257,58 @@
         </w:rPr>
         <w:t>Guide kindly produced by Geoffrey St. George – Consultant in Restorative Dentistry, UCLH</w:t>
       </w:r>
       <w:r w:rsidRPr="008412CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Narrow" w:cs="ArialMT"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000066A5" w:rsidRPr="008412CC" w:rsidSect="00F23A6B">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1702" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79980096" w14:textId="77777777" w:rsidR="00A13E38" w:rsidRDefault="00A13E38" w:rsidP="00A13E38">
+    <w:p w14:paraId="14C627BB" w14:textId="77777777" w:rsidR="007D7D5F" w:rsidRDefault="007D7D5F" w:rsidP="00A13E38">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C6809C9" w14:textId="77777777" w:rsidR="00A13E38" w:rsidRDefault="00A13E38" w:rsidP="00A13E38">
+    <w:p w14:paraId="3A8641BF" w14:textId="77777777" w:rsidR="007D7D5F" w:rsidRDefault="007D7D5F" w:rsidP="00A13E38">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12340,51 +12339,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialNarrow">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
@@ -12533,58 +12531,58 @@
       <w:t>NHS England and NHS Improvement (London Region) MS Word Endodontic Referral Form –</w:t>
     </w:r>
     <w:r w:rsidR="00984146">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="001F10FE">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>version 01/11/19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39FFA752" w14:textId="77777777" w:rsidR="00A13E38" w:rsidRDefault="00A13E38" w:rsidP="00A13E38">
+    <w:p w14:paraId="66E60F80" w14:textId="77777777" w:rsidR="007D7D5F" w:rsidRDefault="007D7D5F" w:rsidP="00A13E38">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23579E97" w14:textId="77777777" w:rsidR="00A13E38" w:rsidRDefault="00A13E38" w:rsidP="00A13E38">
+    <w:p w14:paraId="0FCEDA2C" w14:textId="77777777" w:rsidR="007D7D5F" w:rsidRDefault="007D7D5F" w:rsidP="00A13E38">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C384468" w14:textId="6B2ED07F" w:rsidR="00750CB9" w:rsidRDefault="00750CB9" w:rsidP="00750CB9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E23D3F5" wp14:editId="16E50649">
           <wp:extent cx="810895" cy="328930"/>
           <wp:effectExtent l="0" t="0" r="8255" b="0"/>
           <wp:docPr id="5" name="Picture 5"/>
@@ -13859,116 +13857,119 @@
   <w:num w:numId="9" w16cid:durableId="413090118">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2094281083">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1476530830">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1176773599">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1568808994">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00856B3C"/>
     <w:rsid w:val="000066A5"/>
     <w:rsid w:val="00010F48"/>
     <w:rsid w:val="000B5639"/>
     <w:rsid w:val="000E2F61"/>
     <w:rsid w:val="000F2293"/>
     <w:rsid w:val="001009B1"/>
     <w:rsid w:val="001019D9"/>
     <w:rsid w:val="001324F1"/>
     <w:rsid w:val="001647BB"/>
     <w:rsid w:val="00174489"/>
     <w:rsid w:val="001A4CDD"/>
     <w:rsid w:val="001F10FE"/>
     <w:rsid w:val="002843A6"/>
     <w:rsid w:val="002F0513"/>
     <w:rsid w:val="00330CD0"/>
     <w:rsid w:val="00340718"/>
     <w:rsid w:val="003532C8"/>
     <w:rsid w:val="003805A2"/>
     <w:rsid w:val="0038266C"/>
     <w:rsid w:val="00392924"/>
     <w:rsid w:val="00395CA6"/>
     <w:rsid w:val="003D0F4D"/>
     <w:rsid w:val="0043194F"/>
     <w:rsid w:val="00434AF4"/>
     <w:rsid w:val="00451F42"/>
     <w:rsid w:val="004555CF"/>
+    <w:rsid w:val="004710EC"/>
     <w:rsid w:val="00487F0B"/>
     <w:rsid w:val="004A2C5A"/>
     <w:rsid w:val="004A770B"/>
     <w:rsid w:val="004E332D"/>
     <w:rsid w:val="0052300F"/>
     <w:rsid w:val="00593C60"/>
     <w:rsid w:val="005F6511"/>
     <w:rsid w:val="0062010D"/>
     <w:rsid w:val="006306BE"/>
+    <w:rsid w:val="0064273B"/>
     <w:rsid w:val="006453F8"/>
     <w:rsid w:val="00652869"/>
     <w:rsid w:val="006A6F52"/>
     <w:rsid w:val="006B12BE"/>
     <w:rsid w:val="006E677D"/>
     <w:rsid w:val="007150FA"/>
     <w:rsid w:val="007209E1"/>
     <w:rsid w:val="007345A4"/>
     <w:rsid w:val="00750CB9"/>
     <w:rsid w:val="00753736"/>
     <w:rsid w:val="007D1B64"/>
+    <w:rsid w:val="007D7D5F"/>
     <w:rsid w:val="00816BF9"/>
     <w:rsid w:val="008412CC"/>
     <w:rsid w:val="00842209"/>
     <w:rsid w:val="0084425F"/>
     <w:rsid w:val="00856B3C"/>
     <w:rsid w:val="00867D67"/>
     <w:rsid w:val="008A02E4"/>
     <w:rsid w:val="008D6171"/>
     <w:rsid w:val="008D7F42"/>
     <w:rsid w:val="00935D45"/>
     <w:rsid w:val="00942B20"/>
     <w:rsid w:val="00981A3F"/>
     <w:rsid w:val="00984146"/>
     <w:rsid w:val="00984548"/>
     <w:rsid w:val="00993C37"/>
     <w:rsid w:val="009F75B0"/>
     <w:rsid w:val="00A13E38"/>
     <w:rsid w:val="00A30906"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A60A03"/>
     <w:rsid w:val="00A964F7"/>
     <w:rsid w:val="00AF55CC"/>
     <w:rsid w:val="00B03348"/>
     <w:rsid w:val="00B20193"/>
     <w:rsid w:val="00B35EDC"/>
@@ -13992,53 +13993,53 @@
     <w:rsid w:val="00E80C32"/>
     <w:rsid w:val="00EC0A70"/>
     <w:rsid w:val="00F112DA"/>
     <w:rsid w:val="00F12D6C"/>
     <w:rsid w:val="00F23A6B"/>
     <w:rsid w:val="00FB28CB"/>
     <w:rsid w:val="00FC7C05"/>
     <w:rsid w:val="00FD0B98"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7E1B4290"/>
   <w15:docId w15:val="{0C99DBCD-88B8-40A8-8830-02126DB4352A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -14841,51 +14842,51 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00330CD0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLCHT.specialistdental@nhs.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ch-tr.hospitaldentistry@nhs.net" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kch-tr.dentalmaillist@nhs.net" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gstt.endodonticreferrals@nhs.net" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khft.restorativedentistry@nhs.net" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bhnt.restorativedentistry@nhs.net" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Uclh.referrals.endodontics@nhs.net" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stgh-tr.Restorative.Dentistry@nhs.net" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLCHT.specialistdental@nhs.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ch-tr.hospitaldentistry@nhs.net" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kch-tr.dentalmaillist@nhs.net" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gstt.dentalreferrals7@nhs.net" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khft.restorativedentistry@nhs.net" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bhnt.restorativedentistry@nhs.net" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Uclh.referrals.endodontics@nhs.net" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stgh-tr.Restorative.Dentistry@nhs.net" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -15164,65 +15165,65 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CF261FE-CDAE-4BF6-86B0-8E781AB3329E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2952</Words>
-  <Characters>17009</Characters>
+  <Words>2978</Words>
+  <Characters>16976</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>485</Lines>
-  <Paragraphs>273</Paragraphs>
+  <Lines>141</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University College London Hospitals</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19688</CharactersWithSpaces>
+  <CharactersWithSpaces>19915</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>St George,Geoffrey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>