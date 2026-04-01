--- v0 (2025-12-05)
+++ v1 (2026-04-01)
@@ -4,55 +4,53 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00CF4E8C" w:rsidRPr="00CF4E8C" w:rsidRDefault="00D0551D" w:rsidP="00CF4E8C">
+    <w:p w14:paraId="5E66F5E0" w14:textId="77777777" w:rsidR="00CF4E8C" w:rsidRPr="00CF4E8C" w:rsidRDefault="00D0551D" w:rsidP="00CF4E8C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4E8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D0C0C13" wp14:editId="07777777">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2540</wp:posOffset>
@@ -73,168 +71,168 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2066925" cy="552450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00D0285D" w:rsidRDefault="00D0285D">
+                          <w:p w14:paraId="1D459B03" w14:textId="77777777" w:rsidR="00D0285D" w:rsidRDefault="00D0285D">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Referral </w:t>
                             </w:r>
                             <w:r w:rsidR="00642871">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>f</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>orm for</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00D0285D" w:rsidRPr="00CF4E8C" w:rsidRDefault="001B7DE8">
+                          <w:p w14:paraId="125883F4" w14:textId="77777777" w:rsidR="00D0285D" w:rsidRPr="00CF4E8C" w:rsidRDefault="001B7DE8">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>Psychosexual</w:t>
                             </w:r>
                             <w:r w:rsidR="00D0285D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Services</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="1D0C0C13" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.2pt;margin-top:-26.25pt;width:162.75pt;height:43.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4/G3HKQIAAFEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgxkrQx6hRdugwD&#10;ugvQ7gNkWbaFSaImKbGzrx8lp1nQDXsY5gdBFKmjw0PSN7ejVuQgnJdgKjqf5ZQIw6GRpqvo16fd&#10;m2tKfGCmYQqMqOhReHq7ef3qZrClKKAH1QhHEMT4crAV7UOwZZZ53gvN/AysMOhswWkW0HRd1jg2&#10;ILpWWZHnq2wA11gHXHiPp/eTk24SftsKHj63rReBqIoit5BWl9Y6rtnmhpWdY7aX/ESD/QMLzaTB&#10;R89Q9ywwsnfyNygtuQMPbZhx0Bm0reQi5YDZzPMX2Tz2zIqUC4rj7Vkm//9g+afDF0dkg7VbUmKY&#10;xho9iTGQtzCSqyjPYH2JUY8W48KIxxiaUvX2Afg3Twxse2Y6ceccDL1gDdKbx5vZxdUJx0eQevgI&#10;DT7D9gES0Ng6HbVDNQiiY5mO59JEKhwPi3y1WhdIkaNvuSwWy1S7jJXPt63z4b0ATeKmog5Ln9DZ&#10;4cGHyIaVzyHxMQ9KNjupVDJcV2+VIweGbbJLX0rgRZgyZKjoeok8/g6Rp+9PEFoG7HcldUWvz0Gs&#10;jLK9M03qxsCkmvZIWZmTjlG6ScQw1uOpLjU0R1TUwdTXOIe46cH9oGTAnq6o/75nTlCiPhisynq+&#10;WMQhSMZieVWg4S499aWHGY5QFQ2UTNttmAZnb53senxp6gMDd1jJViaRY8knVife2LdJ+9OMxcG4&#10;tFPUrz/B5icAAAD//wMAUEsDBBQABgAIAAAAIQAEDIFv3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI7BTsMwEETvSPyDtUhcUOuQJqUNcSqEBKI3KAiubrxNIuJ1sN00/D3LCW4zmtHMKzeT7cWI&#10;PnSOFFzPExBItTMdNQreXh9mKxAhajK6d4QKvjHApjo/K3Vh3IlecNzFRvAIhUIraGMcCilD3aLV&#10;Ye4GJM4Ozlsd2fpGGq9PPG57mSbJUlrdET+0esD7FuvP3dEqWGVP40fYLp7f6+WhX8erm/Hxyyt1&#10;eTHd3YKIOMW/MvziMzpUzLR3RzJB9Aoy7imY5WkOguNFmq9B7FlkOciqlP/5qx8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA+PxtxykCAABRBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEABAyBb94AAAAHAQAADwAAAAAAAAAAAAAAAACDBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
+              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.2pt;margin-top:-26.25pt;width:162.75pt;height:43.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCODzWkFQIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mjtqxR02l0FCGN&#10;gTT4Aa7jJBaOz5zdJuPXc3a6rhqIB4QfLJ/v/Pnuu+/W10Nn2FGh12BLPptMOVNWQqVtU/JvX3dv&#10;rjjzQdhKGLCq5I/K8+vN61fr3hUqhxZMpZARiPVF70rehuCKLPOyVZ3wE3DKkrMG7EQgE5usQtET&#10;emeyfDpdZj1g5RCk8p5ub0cn3yT8ulYyfK5rrwIzJafcQtox7fu4Z5u1KBoUrtXylIb4hyw6oS19&#10;eoa6FUGwA+rfoDotETzUYSKhy6CutVSpBqpmNn1RzUMrnEq1EDnenWny/w9W3h8f3BdkYXgHAzUw&#10;FeHdHcjvnlnYtsI26gYR+laJij6eRcqy3vni9DRS7QsfQfb9J6ioyeIQIAENNXaRFaqTETo14PFM&#10;uhoCk3SZT5fLVb7gTJJvscjni9SVTBRPrx368EFBx+Kh5EhNTejieOdDzEYUTyHxMw9GVzttTDKw&#10;2W8NsqMgAezSSgW8CDOW9SVfLSiPv0NM0/oTRKcDKdnoruRX5yBRRNre2yrpLAhtxjOlbOyJx0jd&#10;SGIY9gMFRj73UD0SowijYmnC6NAC/uSsJ7WW3P84CFScmY+WurKazedR3smYL97mZOClZ3/pEVYS&#10;VMkDZ+NxG8aRODjUTUs/jTqwcEOdrHUi+TmrU96kyMT9aXqi5C/tFPU845tfAAAA//8DAFBLAwQU&#10;AAYACAAAACEABAyBb94AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VIXFDr&#10;kCalDXEqhASiNygIrm68TSLidbDdNPw9ywluM5rRzCs3k+3FiD50jhRczxMQSLUzHTUK3l4fZisQ&#10;IWoyuneECr4xwKY6Pyt1YdyJXnDcxUbwCIVCK2hjHAopQ92i1WHuBiTODs5bHdn6RhqvTzxue5km&#10;yVJa3RE/tHrA+xbrz93RKlhlT+NH2C6e3+vloV/Hq5vx8csrdXkx3d2CiDjFvzL84jM6VMy0d0cy&#10;QfQKMu4pmOVpDoLjRZqvQexZZDnIqpT/+asfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AI4PNaQVAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAAQMgW/eAAAABwEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00D0285D" w:rsidRDefault="00D0285D">
+                    <w:p w14:paraId="1D459B03" w14:textId="77777777" w:rsidR="00D0285D" w:rsidRDefault="00D0285D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Referral </w:t>
                       </w:r>
                       <w:r w:rsidR="00642871">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>f</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>orm for</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00D0285D" w:rsidRPr="00CF4E8C" w:rsidRDefault="001B7DE8">
+                    <w:p w14:paraId="125883F4" w14:textId="77777777" w:rsidR="00D0285D" w:rsidRPr="00CF4E8C" w:rsidRDefault="001B7DE8">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Psychosexual</w:t>
                       </w:r>
                       <w:r w:rsidR="00D0285D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Services</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
@@ -250,1533 +248,1563 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Sexual </w:t>
       </w:r>
       <w:r w:rsidR="003D4FB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; Reproductive </w:t>
       </w:r>
       <w:r w:rsidR="00CF4E8C" w:rsidRPr="00CF4E8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Health  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4E8C" w:rsidRPr="00CF4E8C" w:rsidRDefault="00AF2EB9" w:rsidP="00CF4E8C">
+    <w:p w14:paraId="2EF382FE" w14:textId="77777777" w:rsidR="00CF4E8C" w:rsidRPr="00CF4E8C" w:rsidRDefault="00AF2EB9" w:rsidP="00CF4E8C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Burrell Street Clinic</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4E8C" w:rsidRPr="00431F20" w:rsidRDefault="00CF4E8C" w:rsidP="00CF4E8C">
+    <w:p w14:paraId="4EF52456" w14:textId="77777777" w:rsidR="00CF4E8C" w:rsidRPr="00431F20" w:rsidRDefault="00CF4E8C" w:rsidP="00CF4E8C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C67F1" w:rsidRDefault="004C67F1" w:rsidP="004C67F1">
+    <w:p w14:paraId="2D7FDDD2" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRDefault="004C67F1" w:rsidP="004C67F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2458"/>
         <w:gridCol w:w="608"/>
         <w:gridCol w:w="788"/>
         <w:gridCol w:w="643"/>
         <w:gridCol w:w="628"/>
         <w:gridCol w:w="1779"/>
         <w:gridCol w:w="579"/>
         <w:gridCol w:w="178"/>
         <w:gridCol w:w="854"/>
         <w:gridCol w:w="783"/>
         <w:gridCol w:w="896"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00702EAC" w:rsidRPr="0093731D" w:rsidTr="4D0CA9B5">
+      <w:tr w:rsidR="00702EAC" w:rsidRPr="0093731D" w14:paraId="1600FB7C" w14:textId="77777777" w:rsidTr="00B85B02">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5234" w:type="dxa"/>
+            <w:tcW w:w="5125" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00702EAC" w:rsidRPr="0093731D" w:rsidRDefault="00431F20" w:rsidP="004C67F1">
+          <w:p w14:paraId="1D6D8E51" w14:textId="77777777" w:rsidR="00702EAC" w:rsidRPr="0093731D" w:rsidRDefault="00431F20" w:rsidP="004C67F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093731D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PATIENT DETAILS</w:t>
             </w:r>
             <w:r w:rsidR="00702EAC" w:rsidRPr="0093731D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5186" w:type="dxa"/>
+            <w:tcW w:w="5069" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00702EAC" w:rsidRPr="0093731D" w:rsidRDefault="00431F20" w:rsidP="004C67F1">
+          <w:p w14:paraId="0EF988C7" w14:textId="77777777" w:rsidR="00702EAC" w:rsidRPr="0093731D" w:rsidRDefault="00431F20" w:rsidP="004C67F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093731D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>GP DETAILS</w:t>
             </w:r>
             <w:r w:rsidR="000003E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidTr="4D0CA9B5">
+      <w:tr w:rsidR="004C67F1" w:rsidRPr="0093731D" w14:paraId="4CD49443" w14:textId="77777777" w:rsidTr="00B85B02">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2509" w:type="dxa"/>
+            <w:tcW w:w="2458" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="3EBC7892" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Patient Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2725" w:type="dxa"/>
+            <w:tcW w:w="2667" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="5F6A5F8A" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2392" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
+          <w:p w14:paraId="0EE01D8F" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>GP Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2711" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="46DAA40E" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidTr="4D0CA9B5">
+      <w:tr w:rsidR="004C67F1" w:rsidRPr="0093731D" w14:paraId="4A636FD6" w14:textId="77777777" w:rsidTr="00B85B02">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2509" w:type="dxa"/>
+            <w:tcW w:w="2458" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="1248ACC1" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2725" w:type="dxa"/>
+            <w:tcW w:w="2667" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="0918167F" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2392" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
+          <w:p w14:paraId="7C23CA51" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Referring Clinician</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2711" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="041590DF" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidTr="4D0CA9B5">
+      <w:tr w:rsidR="004C67F1" w:rsidRPr="0093731D" w14:paraId="2DB3BF0B" w14:textId="77777777" w:rsidTr="00B85B02">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2509" w:type="dxa"/>
+            <w:tcW w:w="2458" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="63C640C1" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Age</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2725" w:type="dxa"/>
+            <w:tcW w:w="2667" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="47AF080D" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2392" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
+          <w:p w14:paraId="20D4AFB2" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Practice Code:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2711" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="1A64F265" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidTr="4D0CA9B5">
+      <w:tr w:rsidR="004C67F1" w:rsidRPr="0093731D" w14:paraId="78208537" w14:textId="77777777" w:rsidTr="00B85B02">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2509" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2458" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="63B4E53B" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gender:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2725" w:type="dxa"/>
+            <w:tcW w:w="2667" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="2DCAF947" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2392" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
+          <w:p w14:paraId="5EC9E166" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Practice Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2711" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="01D8E046" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidTr="4D0CA9B5">
+      <w:tr w:rsidR="004C67F1" w:rsidRPr="0093731D" w14:paraId="3795FF59" w14:textId="77777777" w:rsidTr="00B85B02">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2509" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2458" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="12A37A22" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2725" w:type="dxa"/>
+            <w:tcW w:w="2667" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="24912B2B" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2392" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00702EAC" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
+          <w:p w14:paraId="7031C8AA" w14:textId="77777777" w:rsidR="00702EAC" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Practice Address:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00702EAC" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
+          <w:p w14:paraId="40EC1CDE" w14:textId="77777777" w:rsidR="00702EAC" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00702EAC" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
+          <w:p w14:paraId="3D1C34E9" w14:textId="77777777" w:rsidR="00702EAC" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00702EAC" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
+          <w:p w14:paraId="7E269453" w14:textId="77777777" w:rsidR="00702EAC" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00702EAC" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
+          <w:p w14:paraId="29153182" w14:textId="77777777" w:rsidR="00702EAC" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2711" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="2D191DB9" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidTr="4D0CA9B5">
+      <w:tr w:rsidR="004C67F1" w:rsidRPr="0093731D" w14:paraId="5B1982E4" w14:textId="77777777" w:rsidTr="00B85B02">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2509" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2458" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="1071DB91" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mobile Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2725" w:type="dxa"/>
+            <w:tcW w:w="2667" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="7B01022B" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2392" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
+          <w:p w14:paraId="70BD2A2C" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Practice Telephone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2711" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="2407D23F" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidTr="4D0CA9B5">
+      <w:tr w:rsidR="004C67F1" w:rsidRPr="0093731D" w14:paraId="6CE3735B" w14:textId="77777777" w:rsidTr="00B85B02">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2509" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2458" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="7CBF5405" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Home Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2725" w:type="dxa"/>
+            <w:tcW w:w="2667" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="530732EF" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2392" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
+          <w:p w14:paraId="5639E30C" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Practice Email: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2711" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="05C8369A" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidTr="4D0CA9B5">
+      <w:tr w:rsidR="00B85B02" w:rsidRPr="0093731D" w14:paraId="623E44C0" w14:textId="77777777" w:rsidTr="00B85B02">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2509" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2458" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="25843E92" w14:textId="5269969F" w:rsidR="00B85B02" w:rsidRPr="00431F20" w:rsidRDefault="00B85B02" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00431F20">
-[...6 lines deleted...]
-              <w:t>Ethnicity</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Email Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2725" w:type="dxa"/>
+            <w:tcW w:w="2667" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="5D612800" w14:textId="77777777" w:rsidR="00B85B02" w:rsidRPr="0093731D" w:rsidRDefault="00B85B02" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2392" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="55D9705C" w:rsidP="0093731D">
+          <w:p w14:paraId="73487458" w14:textId="77777777" w:rsidR="00B85B02" w:rsidRPr="00431F20" w:rsidRDefault="00B85B02" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...20 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2711" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="3DA446D6" w14:textId="77777777" w:rsidR="00B85B02" w:rsidRPr="0093731D" w:rsidRDefault="00B85B02" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00702EAC" w:rsidRPr="0093731D" w:rsidTr="4D0CA9B5">
+      <w:tr w:rsidR="004C67F1" w:rsidRPr="0093731D" w14:paraId="0E57307B" w14:textId="77777777" w:rsidTr="00B85B02">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2509" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2458" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00702EAC" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
+          <w:p w14:paraId="6CCD59D9" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431F20">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2667" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFCDA56" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2358" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B50DC80" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="55D9705C" w:rsidP="0093731D">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4D0CA9B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Referrer E mail</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4D0CA9B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2711" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5827EA5F" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00702EAC" w:rsidRPr="0093731D" w14:paraId="71800FED" w14:textId="77777777" w:rsidTr="00B85B02">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2458" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41EB9CB9" w14:textId="77777777" w:rsidR="00702EAC" w:rsidRPr="00431F20" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Interpreter Required:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00702EAC" w:rsidRPr="000003E4" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
+          <w:p w14:paraId="06E84E56" w14:textId="77777777" w:rsidR="00702EAC" w:rsidRPr="000003E4" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000003E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="818" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00702EAC" w:rsidRPr="0093731D" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
+          <w:p w14:paraId="1911E6A7" w14:textId="77777777" w:rsidR="00702EAC" w:rsidRPr="0093731D" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00702EAC" w:rsidRPr="000003E4" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
+          <w:p w14:paraId="5ECA4AFD" w14:textId="77777777" w:rsidR="00702EAC" w:rsidRPr="000003E4" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000003E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00702EAC" w:rsidRPr="0093731D" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
+          <w:p w14:paraId="11ABC034" w14:textId="77777777" w:rsidR="00702EAC" w:rsidRPr="0093731D" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2392" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00702EAC" w:rsidRPr="0093731D" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
+          <w:p w14:paraId="04F93AC6" w14:textId="77777777" w:rsidR="00702EAC" w:rsidRPr="0093731D" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2711" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00702EAC" w:rsidRPr="0093731D" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
+          <w:p w14:paraId="68507407" w14:textId="77777777" w:rsidR="00702EAC" w:rsidRPr="0093731D" w:rsidRDefault="00702EAC" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidTr="4D0CA9B5">
+      <w:tr w:rsidR="004C67F1" w:rsidRPr="0093731D" w14:paraId="56B0E0CF" w14:textId="77777777" w:rsidTr="00B85B02">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2509" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2458" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="58EFD9B4" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="00431F20" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Language</w:t>
             </w:r>
             <w:r w:rsidR="00702EAC" w:rsidRPr="00431F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Required:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2725" w:type="dxa"/>
+            <w:tcW w:w="2667" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="047FA9BB" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2392" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="309F2E85" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2711" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
+          <w:p w14:paraId="65C87802" w14:textId="77777777" w:rsidR="004C67F1" w:rsidRPr="0093731D" w:rsidRDefault="004C67F1" w:rsidP="0093731D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B951A2" w:rsidRPr="005D6BC9" w:rsidTr="4D0CA9B5">
+      <w:tr w:rsidR="00B951A2" w:rsidRPr="005D6BC9" w14:paraId="5D406918" w14:textId="77777777" w:rsidTr="00B85B02">
         <w:trPr>
           <w:trHeight w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcW w:w="2458" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B951A2" w:rsidRPr="000003E4" w:rsidRDefault="00B951A2" w:rsidP="00431F20">
+          <w:p w14:paraId="5AAD373F" w14:textId="77777777" w:rsidR="00B951A2" w:rsidRPr="000003E4" w:rsidRDefault="00B951A2" w:rsidP="00431F20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000003E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidR="00702EAC" w:rsidRPr="000003E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Referral </w:t>
             </w:r>
             <w:r w:rsidR="00431F20" w:rsidRPr="000003E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00702EAC" w:rsidRPr="000003E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ent:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7902" w:type="dxa"/>
+            <w:tcW w:w="7736" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w:rsidR="00B951A2" w:rsidRPr="000003E4" w:rsidRDefault="00B951A2" w:rsidP="00CF4E8C">
+          <w:p w14:paraId="422D41C1" w14:textId="77777777" w:rsidR="00B951A2" w:rsidRPr="000003E4" w:rsidRDefault="00B951A2" w:rsidP="00CF4E8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9" w:rsidTr="4D0CA9B5">
+      <w:tr w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9" w14:paraId="5EA5A3E4" w14:textId="77777777" w:rsidTr="00B85B02">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7054" w:type="dxa"/>
+            <w:tcW w:w="6904" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF4E8C" w:rsidRPr="000003E4" w:rsidRDefault="00CF4E8C" w:rsidP="00CF4E8C">
+          <w:p w14:paraId="0B0CB1B6" w14:textId="77777777" w:rsidR="00CF4E8C" w:rsidRPr="000003E4" w:rsidRDefault="00CF4E8C" w:rsidP="00CF4E8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000003E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Does the patient consent to being contacted as above?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcW w:w="757" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF4E8C" w:rsidRPr="000003E4" w:rsidRDefault="00E77F6E" w:rsidP="00CF4E8C">
+          <w:p w14:paraId="010A4D7E" w14:textId="77777777" w:rsidR="00CF4E8C" w:rsidRPr="000003E4" w:rsidRDefault="00E77F6E" w:rsidP="00CF4E8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000003E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF4E8C" w:rsidRPr="00E77F6E" w:rsidRDefault="00CF4E8C" w:rsidP="00CF4E8C">
+          <w:p w14:paraId="034B7AFF" w14:textId="77777777" w:rsidR="00CF4E8C" w:rsidRPr="00E77F6E" w:rsidRDefault="00CF4E8C" w:rsidP="00CF4E8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="795" w:type="dxa"/>
+            <w:tcW w:w="783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF4E8C" w:rsidRPr="000003E4" w:rsidRDefault="00E77F6E" w:rsidP="00CF4E8C">
+          <w:p w14:paraId="01BA402A" w14:textId="77777777" w:rsidR="00CF4E8C" w:rsidRPr="000003E4" w:rsidRDefault="00E77F6E" w:rsidP="00CF4E8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000003E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="921" w:type="dxa"/>
+            <w:tcW w:w="896" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF4E8C" w:rsidRPr="00E77F6E" w:rsidRDefault="00CF4E8C" w:rsidP="00CF4E8C">
+          <w:p w14:paraId="613C3AB9" w14:textId="77777777" w:rsidR="00CF4E8C" w:rsidRPr="00E77F6E" w:rsidRDefault="00CF4E8C" w:rsidP="00CF4E8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B07AF0" w:rsidRDefault="00B07AF0" w:rsidP="00CF4E8C">
+    <w:p w14:paraId="138D5D03" w14:textId="77777777" w:rsidR="00B07AF0" w:rsidRDefault="00B07AF0" w:rsidP="00CF4E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF4E8C" w:rsidRDefault="000003E4" w:rsidP="00CF4E8C">
+    <w:p w14:paraId="3136073F" w14:textId="77777777" w:rsidR="00CF4E8C" w:rsidRDefault="000003E4" w:rsidP="00CF4E8C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042617">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>REFERRAL DETAILS</w:t>
       </w:r>
       <w:r w:rsidR="00CF4E8C" w:rsidRPr="00042617">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B7DE8" w:rsidRPr="00042617" w:rsidRDefault="001B7DE8" w:rsidP="00CF4E8C">
+    <w:p w14:paraId="00C0B67C" w14:textId="77777777" w:rsidR="001B7DE8" w:rsidRPr="00042617" w:rsidRDefault="001B7DE8" w:rsidP="00CF4E8C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Please add information on: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00042617" w:rsidRDefault="00042617" w:rsidP="00CF4E8C">
+    <w:p w14:paraId="7C25682B" w14:textId="77777777" w:rsidR="00042617" w:rsidRDefault="00042617" w:rsidP="00CF4E8C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00161AC6" w:rsidRPr="002E4F3D" w:rsidTr="4D0CA9B5">
+      <w:tr w:rsidR="00161AC6" w:rsidRPr="002E4F3D" w14:paraId="4AC9A913" w14:textId="77777777" w:rsidTr="4D0CA9B5">
         <w:trPr>
           <w:trHeight w:val="2833"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10420" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F43B67" w:rsidRPr="00B07AF0" w:rsidRDefault="05092C43" w:rsidP="4D0CA9B5">
+          <w:p w14:paraId="421A3182" w14:textId="77777777" w:rsidR="00F43B67" w:rsidRPr="00B07AF0" w:rsidRDefault="05092C43" w:rsidP="4D0CA9B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Presenting </w:t>
             </w:r>
             <w:r w:rsidR="008A3C41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">complain: </w:t>
             </w:r>
             <w:r w:rsidR="008A3C41" w:rsidRPr="008A3C41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">is this </w:t>
             </w:r>
             <w:r w:rsidR="6D786ADC" w:rsidRPr="008A3C41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>acute or chronic</w:t>
             </w:r>
             <w:r w:rsidR="6D786ADC" w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F43B67" w:rsidRPr="00B07AF0" w:rsidRDefault="008A3C41" w:rsidP="4D0CA9B5">
+          <w:p w14:paraId="01EA1F39" w14:textId="77777777" w:rsidR="00F43B67" w:rsidRPr="00B07AF0" w:rsidRDefault="008A3C41" w:rsidP="4D0CA9B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Are there any t</w:t>
             </w:r>
             <w:r w:rsidR="6D786ADC" w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>rigger event</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1795,51 +1823,51 @@
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>yes/ no;</w:t>
             </w:r>
             <w:r w:rsidR="6D786ADC" w:rsidRPr="008A3C41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> if yes please explain</w:t>
             </w:r>
             <w:r w:rsidR="6D786ADC" w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F43B67" w:rsidRPr="00B07AF0" w:rsidRDefault="008A3C41" w:rsidP="4D0CA9B5">
+          <w:p w14:paraId="0DBC7CC4" w14:textId="77777777" w:rsidR="00F43B67" w:rsidRPr="00B07AF0" w:rsidRDefault="008A3C41" w:rsidP="4D0CA9B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Do they </w:t>
             </w:r>
             <w:r w:rsidR="491A7CAE" w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">have penetrative sex: </w:t>
             </w:r>
             <w:r w:rsidR="491A7CAE" w:rsidRPr="008A3C41">
               <w:rPr>
@@ -1850,51 +1878,51 @@
             </w:r>
             <w:r w:rsidRPr="008A3C41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/not applicable</w:t>
             </w:r>
             <w:r w:rsidR="491A7CAE" w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="6D786ADC" w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F43B67" w:rsidRPr="00B07AF0" w:rsidRDefault="008A3C41" w:rsidP="4D0CA9B5">
+          <w:p w14:paraId="130B2162" w14:textId="77777777" w:rsidR="00F43B67" w:rsidRPr="00B07AF0" w:rsidRDefault="008A3C41" w:rsidP="4D0CA9B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Past medical history (</w:t>
             </w:r>
             <w:r w:rsidR="0A75977D" w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">including </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1907,51 +1935,51 @@
             <w:r w:rsidR="0A75977D" w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>medication history</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0A75977D" w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F43B67" w:rsidRPr="00B07AF0" w:rsidRDefault="0A75977D" w:rsidP="4D0CA9B5">
+          <w:p w14:paraId="2D0C5D3B" w14:textId="77777777" w:rsidR="00F43B67" w:rsidRPr="00B07AF0" w:rsidRDefault="0A75977D" w:rsidP="4D0CA9B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Past </w:t>
             </w:r>
             <w:r w:rsidR="636FACCB" w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>gynaecological, obstetric</w:t>
             </w:r>
             <w:r w:rsidRPr="4D0CA9B5">
               <w:rPr>
@@ -1980,705 +2008,705 @@
             <w:r w:rsidR="09069924" w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008A3C41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>if applicable</w:t>
             </w:r>
             <w:r w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F43B67" w:rsidRPr="00B07AF0" w:rsidRDefault="008A3C41" w:rsidP="4D0CA9B5">
+          <w:p w14:paraId="4E6175DA" w14:textId="77777777" w:rsidR="00F43B67" w:rsidRPr="00B07AF0" w:rsidRDefault="008A3C41" w:rsidP="4D0CA9B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Any current or previous mental health issues</w:t>
             </w:r>
             <w:r w:rsidR="0A75977D" w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F43B67" w:rsidRPr="00B07AF0" w:rsidRDefault="0A75977D" w:rsidP="4D0CA9B5">
+          <w:p w14:paraId="0BF308BC" w14:textId="77777777" w:rsidR="00F43B67" w:rsidRPr="00B07AF0" w:rsidRDefault="0A75977D" w:rsidP="4D0CA9B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Social history; </w:t>
             </w:r>
             <w:r w:rsidRPr="008A3C41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">job, relationship, </w:t>
             </w:r>
             <w:r w:rsidR="008A3C41" w:rsidRPr="008A3C41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">history of </w:t>
             </w:r>
             <w:r w:rsidRPr="008A3C41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>substance abuse</w:t>
             </w:r>
             <w:r w:rsidR="75F3E26A" w:rsidRPr="008A3C41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F43B67" w:rsidRPr="00B07AF0" w:rsidRDefault="75F3E26A" w:rsidP="4D0CA9B5">
+          <w:p w14:paraId="05A2D44A" w14:textId="77777777" w:rsidR="00F43B67" w:rsidRPr="00B07AF0" w:rsidRDefault="75F3E26A" w:rsidP="4D0CA9B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>STI history</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F43B67" w:rsidRPr="00B07AF0" w:rsidRDefault="008A3C41" w:rsidP="4D0CA9B5">
+          <w:p w14:paraId="52B6D301" w14:textId="77777777" w:rsidR="00F43B67" w:rsidRPr="00B07AF0" w:rsidRDefault="008A3C41" w:rsidP="4D0CA9B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Any</w:t>
             </w:r>
             <w:r w:rsidR="75F3E26A" w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="1CAF2F7F" w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">history of sexual assault  </w:t>
             </w:r>
             <w:r w:rsidR="0A75977D" w:rsidRPr="4D0CA9B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00431F20" w:rsidRDefault="00431F20" w:rsidP="00CF4E8C">
+    <w:p w14:paraId="35682455" w14:textId="77777777" w:rsidR="00431F20" w:rsidRDefault="00431F20" w:rsidP="00CF4E8C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF4E8C" w:rsidRDefault="000003E4" w:rsidP="003D6199">
+    <w:p w14:paraId="77468FF7" w14:textId="77777777" w:rsidR="00CF4E8C" w:rsidRDefault="000003E4" w:rsidP="003D6199">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4E8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>REFERRED BY</w:t>
       </w:r>
       <w:r w:rsidR="00CF4E8C" w:rsidRPr="00CF4E8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2080"/>
         <w:gridCol w:w="8114"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9">
+      <w:tr w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9" w14:paraId="1C2D58AE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9" w:rsidRDefault="00CF4E8C" w:rsidP="00F923E2">
+          <w:p w14:paraId="690DF4AF" w14:textId="77777777" w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9" w:rsidRDefault="00CF4E8C" w:rsidP="00F923E2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D6BC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9" w:rsidRDefault="00CF4E8C" w:rsidP="00F923E2">
+          <w:p w14:paraId="5770C473" w14:textId="77777777" w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9" w:rsidRDefault="00CF4E8C" w:rsidP="00F923E2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9">
+      <w:tr w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9" w14:paraId="70B81471" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9" w:rsidRDefault="00CF4E8C" w:rsidP="00F923E2">
+          <w:p w14:paraId="12AFCA14" w14:textId="77777777" w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9" w:rsidRDefault="00CF4E8C" w:rsidP="00F923E2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D6BC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Designation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9" w:rsidRDefault="00CF4E8C" w:rsidP="00F923E2">
+          <w:p w14:paraId="7CE823F3" w14:textId="77777777" w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9" w:rsidRDefault="00CF4E8C" w:rsidP="00F923E2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A3C41" w:rsidRPr="005D6BC9">
+      <w:tr w:rsidR="008A3C41" w:rsidRPr="005D6BC9" w14:paraId="70B9C17B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008A3C41" w:rsidRPr="005D6BC9" w:rsidRDefault="008A3C41" w:rsidP="00F923E2">
+          <w:p w14:paraId="60F513EE" w14:textId="77777777" w:rsidR="008A3C41" w:rsidRPr="005D6BC9" w:rsidRDefault="008A3C41" w:rsidP="00F923E2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Contact e-mail address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008A3C41" w:rsidRPr="005D6BC9" w:rsidRDefault="00530BDA" w:rsidP="000003E4">
+          <w:p w14:paraId="350A8C6B" w14:textId="77777777" w:rsidR="008A3C41" w:rsidRPr="005D6BC9" w:rsidRDefault="00530BDA" w:rsidP="000003E4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Rerefer e- mail otherwise your referral will be rejected </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9">
+      <w:tr w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9" w14:paraId="58D89C87" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9" w:rsidRDefault="00CF4E8C" w:rsidP="00F923E2">
+          <w:p w14:paraId="21407902" w14:textId="77777777" w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9" w:rsidRDefault="00CF4E8C" w:rsidP="00F923E2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D6BC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9" w:rsidRDefault="00CF4E8C" w:rsidP="000003E4">
+          <w:p w14:paraId="416EF5CD" w14:textId="77777777" w:rsidR="00CF4E8C" w:rsidRPr="005D6BC9" w:rsidRDefault="00CF4E8C" w:rsidP="000003E4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001B7DE8" w:rsidRDefault="001B7DE8" w:rsidP="008D5594">
+    <w:p w14:paraId="08F9C5D5" w14:textId="77777777" w:rsidR="001B7DE8" w:rsidRDefault="001B7DE8" w:rsidP="008D5594">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001B7DE8" w:rsidRPr="008D5594" w:rsidRDefault="008D5594" w:rsidP="00B07AF0">
+    <w:p w14:paraId="7127273C" w14:textId="77777777" w:rsidR="001B7DE8" w:rsidRPr="008D5594" w:rsidRDefault="008D5594" w:rsidP="00B07AF0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D5594">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Please read</w:t>
       </w:r>
       <w:r w:rsidR="00364529" w:rsidRPr="008D5594">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> the next page for further information and exclusion criteria</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5594">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> before sending your referral</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D5594" w:rsidRDefault="008D5594" w:rsidP="00B07AF0">
+    <w:p w14:paraId="0619251B" w14:textId="77777777" w:rsidR="008D5594" w:rsidRDefault="008D5594" w:rsidP="00B07AF0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D5594" w:rsidRDefault="008D5594" w:rsidP="008D5594">
+    <w:p w14:paraId="0DB13D7A" w14:textId="77777777" w:rsidR="008D5594" w:rsidRDefault="008D5594" w:rsidP="008D5594">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PLEASE SEND REFERRAL BY EMAIL TO THE BELOW ADDRESS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B7DE8" w:rsidRDefault="00364529" w:rsidP="00364529">
+    <w:p w14:paraId="63901B6E" w14:textId="77777777" w:rsidR="001B7DE8" w:rsidRDefault="00364529" w:rsidP="00364529">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4D0CA9B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Considerations and exclusion criteria</w:t>
       </w:r>
       <w:r w:rsidR="008A3C41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A3C41" w:rsidRDefault="008A3C41" w:rsidP="00364529">
+    <w:p w14:paraId="2A7927F3" w14:textId="77777777" w:rsidR="008A3C41" w:rsidRDefault="008A3C41" w:rsidP="00364529">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A3C41" w:rsidRPr="008D5594" w:rsidRDefault="008A3C41" w:rsidP="00364529">
+    <w:p w14:paraId="04FE58B7" w14:textId="77777777" w:rsidR="008A3C41" w:rsidRPr="008D5594" w:rsidRDefault="008A3C41" w:rsidP="00364529">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D5594">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Our psychosexual service sees people with the following issues:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A3C41" w:rsidRPr="008D5594" w:rsidRDefault="008A3C41" w:rsidP="008A3C41">
+    <w:p w14:paraId="2C9E2A3D" w14:textId="77777777" w:rsidR="008A3C41" w:rsidRPr="008D5594" w:rsidRDefault="008A3C41" w:rsidP="008A3C41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D5594">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Erectile dysfunction</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A3C41" w:rsidRPr="008D5594" w:rsidRDefault="008A3C41" w:rsidP="008A3C41">
+    <w:p w14:paraId="4AC7441F" w14:textId="77777777" w:rsidR="008A3C41" w:rsidRPr="008D5594" w:rsidRDefault="008A3C41" w:rsidP="008A3C41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D5594">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Premature ejaculation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A3C41" w:rsidRPr="008D5594" w:rsidRDefault="008A3C41" w:rsidP="008A3C41">
+    <w:p w14:paraId="598D2A8F" w14:textId="77777777" w:rsidR="008A3C41" w:rsidRPr="008D5594" w:rsidRDefault="008A3C41" w:rsidP="008A3C41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D5594">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Orgasmic dysfunction</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A3C41" w:rsidRPr="008D5594" w:rsidRDefault="008A3C41" w:rsidP="008A3C41">
+    <w:p w14:paraId="17A68CDD" w14:textId="77777777" w:rsidR="008A3C41" w:rsidRPr="008D5594" w:rsidRDefault="008A3C41" w:rsidP="008A3C41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D5594">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Lack of sexual desire/aversion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A3C41" w:rsidRPr="008D5594" w:rsidRDefault="008A3C41" w:rsidP="008A3C41">
+    <w:p w14:paraId="6B76B6C0" w14:textId="77777777" w:rsidR="008A3C41" w:rsidRPr="008D5594" w:rsidRDefault="008A3C41" w:rsidP="008A3C41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D5594">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Vaginismus</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A3C41" w:rsidRPr="008D5594" w:rsidRDefault="008D5594" w:rsidP="008A3C41">
+    <w:p w14:paraId="444DD3FE" w14:textId="77777777" w:rsidR="008A3C41" w:rsidRPr="008D5594" w:rsidRDefault="008D5594" w:rsidP="008A3C41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D5594">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Non-organic dyspareunia including vestibulodynia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D5594" w:rsidRPr="008D5594" w:rsidRDefault="008D5594" w:rsidP="008A3C41">
+    <w:p w14:paraId="78CA9501" w14:textId="77777777" w:rsidR="008D5594" w:rsidRPr="008D5594" w:rsidRDefault="008D5594" w:rsidP="008A3C41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D5594">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Brief interventions and ongoing counselling for the prevention of STIs and unplanned </w:t>
       </w:r>
       <w:r w:rsidR="001F4BE5" w:rsidRPr="008D5594">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pregnancy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D5594" w:rsidRPr="008D5594" w:rsidRDefault="008D5594" w:rsidP="008A3C41">
+    <w:p w14:paraId="0EC3507C" w14:textId="77777777" w:rsidR="008D5594" w:rsidRPr="008D5594" w:rsidRDefault="008D5594" w:rsidP="008A3C41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D5594">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Problems with sex and intimacy; shame, lack of self-esteem, isolation, concerns about relationships and general anxieties around sex and intimacy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D5594" w:rsidRDefault="008D5594" w:rsidP="008D5594">
+    <w:p w14:paraId="75F3681B" w14:textId="77777777" w:rsidR="008D5594" w:rsidRDefault="008D5594" w:rsidP="008D5594">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D5594" w:rsidRDefault="008D5594" w:rsidP="008D5594">
+    <w:p w14:paraId="15EDC374" w14:textId="774414F5" w:rsidR="008D5594" w:rsidRDefault="008D5594" w:rsidP="008D5594">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>We take referrals for people living in the following local authorities: Lambeth, Southwark, Lewisham, Bromley and Bexley</w:t>
+        <w:t>We take referrals for people living in the following local authorities: Lambeth, Southwark, Bromley and Bexley</w:t>
       </w:r>
       <w:r w:rsidR="00D821E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, Greenwich</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D5594" w:rsidRDefault="008D5594" w:rsidP="008D5594">
+    <w:p w14:paraId="5D70057E" w14:textId="77777777" w:rsidR="008D5594" w:rsidRDefault="008D5594" w:rsidP="008D5594">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D5594" w:rsidRPr="008D5594" w:rsidRDefault="008D5594" w:rsidP="008D5594">
+    <w:p w14:paraId="2D8F9023" w14:textId="77777777" w:rsidR="008D5594" w:rsidRPr="008D5594" w:rsidRDefault="008D5594" w:rsidP="008D5594">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Before referring your patient, please consider the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="4D0CA9B5" w:rsidRPr="00E66E36" w:rsidRDefault="4D0CA9B5" w:rsidP="4D0CA9B5">
+    <w:p w14:paraId="77994EA0" w14:textId="77777777" w:rsidR="4D0CA9B5" w:rsidRPr="00E66E36" w:rsidRDefault="4D0CA9B5" w:rsidP="4D0CA9B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC28D9" w:rsidRDefault="6F34754F" w:rsidP="0031163A">
+    <w:p w14:paraId="4F6A4E01" w14:textId="77777777" w:rsidR="00FC28D9" w:rsidRDefault="6F34754F" w:rsidP="0031163A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51942">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Patients having menopau</w:t>
       </w:r>
       <w:r w:rsidR="433F2128" w:rsidRPr="00C51942">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>sal or peri</w:t>
       </w:r>
@@ -2738,88 +2766,88 @@
         </w:rPr>
         <w:t xml:space="preserve">): please </w:t>
       </w:r>
       <w:r w:rsidR="77DB4848" w:rsidRPr="00C51942">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>consider HRT</w:t>
       </w:r>
       <w:r w:rsidR="008D5594" w:rsidRPr="00C51942">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> or topical</w:t>
       </w:r>
       <w:r w:rsidR="27FDFEFB" w:rsidRPr="00C51942">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> oestrogen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00237B1B" w:rsidRPr="00237B1B" w:rsidRDefault="00237B1B" w:rsidP="00237B1B">
+    <w:p w14:paraId="3C3F5C32" w14:textId="77777777" w:rsidR="00237B1B" w:rsidRPr="00237B1B" w:rsidRDefault="00237B1B" w:rsidP="00237B1B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C51942" w:rsidRDefault="00237B1B" w:rsidP="0031163A">
+    <w:p w14:paraId="65C0D037" w14:textId="77777777" w:rsidR="00C51942" w:rsidRDefault="00237B1B" w:rsidP="0031163A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>People with a significant psychiatric history or past history of abuse or trauma are not suitable for this service as we have a limited number of sessions-please redirect these to SLAM psychosexual Service</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00237B1B" w:rsidRPr="00237B1B" w:rsidRDefault="00237B1B" w:rsidP="00237B1B">
+    <w:p w14:paraId="3100B6F5" w14:textId="77777777" w:rsidR="00237B1B" w:rsidRPr="00237B1B" w:rsidRDefault="00237B1B" w:rsidP="00237B1B">
       <w:pPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="7A0D4BC3" w:rsidRDefault="7A0D4BC3" w:rsidP="00E66E36">
+    <w:p w14:paraId="03779AD7" w14:textId="77777777" w:rsidR="7A0D4BC3" w:rsidRDefault="7A0D4BC3" w:rsidP="00E66E36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Isolated dyspareunia</w:t>
       </w:r>
       <w:r w:rsidR="0A06A731" w:rsidRPr="00E66E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -2935,60 +2963,60 @@
         </w:rPr>
         <w:t>gynaecological opinion</w:t>
       </w:r>
       <w:r w:rsidR="00C51942">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to referral as the wait for this clinic is considerable</w:t>
       </w:r>
       <w:r w:rsidR="6532BFFA" w:rsidRPr="00E66E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E66E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B41B6" w:rsidRPr="002B41B6" w:rsidRDefault="002B41B6" w:rsidP="002B41B6">
+    <w:p w14:paraId="1E7BE8AC" w14:textId="77777777" w:rsidR="002B41B6" w:rsidRPr="002B41B6" w:rsidRDefault="002B41B6" w:rsidP="002B41B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F4BE5" w:rsidRDefault="001F4BE5" w:rsidP="001F4BE5">
+    <w:p w14:paraId="1299DBAA" w14:textId="77777777" w:rsidR="001F4BE5" w:rsidRDefault="001F4BE5" w:rsidP="001F4BE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>For s</w:t>
       </w:r>
       <w:r w:rsidR="002B41B6" w:rsidRPr="002B41B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">exual problems </w:t>
       </w:r>
@@ -3148,305 +3176,305 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>e.g</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005857A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> the Centre for Anxiety Disorder and Trauma (CADAT) or the Psychosexual service at the South London and Maudsley.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F4BE5" w:rsidRPr="001F4BE5" w:rsidRDefault="001F4BE5" w:rsidP="001F4BE5">
+    <w:p w14:paraId="338CBFAE" w14:textId="77777777" w:rsidR="001F4BE5" w:rsidRPr="001F4BE5" w:rsidRDefault="001F4BE5" w:rsidP="001F4BE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00822470" w:rsidRPr="005857A2" w:rsidRDefault="001F4BE5" w:rsidP="005857A2">
+    <w:p w14:paraId="39A25585" w14:textId="77777777" w:rsidR="00822470" w:rsidRPr="005857A2" w:rsidRDefault="001F4BE5" w:rsidP="005857A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005857A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Det</w:t>
       </w:r>
       <w:r w:rsidR="00822470" w:rsidRPr="005857A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>ails for referrals to CADAT and to the SLaM tertiary psychosexual service</w:t>
       </w:r>
       <w:r w:rsidR="005857A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t xml:space="preserve"> are here:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00822470" w:rsidRPr="00FC3369" w:rsidRDefault="00822470" w:rsidP="00FC3369">
+    <w:p w14:paraId="23B7AAF5" w14:textId="77777777" w:rsidR="00822470" w:rsidRPr="00FC3369" w:rsidRDefault="00822470" w:rsidP="00FC3369">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="785"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC3369">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00822470" w:rsidRPr="00FC3369" w:rsidRDefault="00822470" w:rsidP="005857A2">
+    <w:p w14:paraId="58263219" w14:textId="77777777" w:rsidR="00822470" w:rsidRPr="00FC3369" w:rsidRDefault="00822470" w:rsidP="005857A2">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC3369">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>CADAT</w:t>
       </w:r>
       <w:r w:rsidR="005857A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:tooltip="Original URL: https://slam.nhs.uk/service-detail/service/centre-for-anxiety-disorders-and-trauma-112/. Click or tap if you trust this link." w:history="1">
         <w:r w:rsidRPr="00FC3369">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>Service Detail - South London and Maudsley (slam.nhs.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00822470" w:rsidRPr="00FC3369" w:rsidRDefault="00822470" w:rsidP="00FC3369">
+    <w:p w14:paraId="4C5CD2A8" w14:textId="77777777" w:rsidR="00822470" w:rsidRPr="00FC3369" w:rsidRDefault="00822470" w:rsidP="00FC3369">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="785"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC3369">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00822470" w:rsidRPr="00FC3369" w:rsidRDefault="005857A2" w:rsidP="005857A2">
+    <w:p w14:paraId="200A4E40" w14:textId="77777777" w:rsidR="00822470" w:rsidRPr="00FC3369" w:rsidRDefault="005857A2" w:rsidP="005857A2">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t xml:space="preserve">SLaM </w:t>
       </w:r>
       <w:r w:rsidR="00822470" w:rsidRPr="00FC3369">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Psychosexual service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:tooltip="Original URL: https://slam.nhs.uk/search/service/psychosexual-service-114. Click or tap if you trust this link." w:history="1">
         <w:r w:rsidR="00822470" w:rsidRPr="00FC3369">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>Search - South London and Maudsley (slam.nhs.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002B41B6" w:rsidRPr="005857A2" w:rsidRDefault="002B41B6" w:rsidP="005857A2">
+    <w:p w14:paraId="4668B136" w14:textId="77777777" w:rsidR="002B41B6" w:rsidRPr="005857A2" w:rsidRDefault="002B41B6" w:rsidP="005857A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B41B6" w:rsidRPr="002B41B6" w:rsidRDefault="002B41B6" w:rsidP="002B41B6">
+    <w:p w14:paraId="396334CB" w14:textId="77777777" w:rsidR="002B41B6" w:rsidRPr="002B41B6" w:rsidRDefault="002B41B6" w:rsidP="002B41B6">
       <w:pPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005857A2" w:rsidRPr="00E66E36" w:rsidRDefault="005857A2" w:rsidP="005857A2">
+    <w:p w14:paraId="2DED10DC" w14:textId="77777777" w:rsidR="005857A2" w:rsidRPr="00E66E36" w:rsidRDefault="005857A2" w:rsidP="005857A2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Please ensure you provide your e-mail address when you refer the patient to us so that we can contact you regarding the patient’s care if needs be.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E3472" w:rsidRPr="002B41B6" w:rsidRDefault="008E3472" w:rsidP="002B41B6">
+    <w:p w14:paraId="7AAC9BD7" w14:textId="77777777" w:rsidR="008E3472" w:rsidRPr="002B41B6" w:rsidRDefault="008E3472" w:rsidP="002B41B6">
       <w:pPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001B7DE8" w:rsidRPr="00365601" w:rsidRDefault="002B41B6" w:rsidP="00365601">
+    <w:p w14:paraId="4AE371BA" w14:textId="77777777" w:rsidR="001B7DE8" w:rsidRPr="00365601" w:rsidRDefault="002B41B6" w:rsidP="00365601">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00365601">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>PLEASE SEND REFERRAL BY EMAIL TO THE BELOW ADDRESS</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001B7DE8" w:rsidRPr="00365601" w:rsidSect="00CF4E8C">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002B0D0B" w:rsidRDefault="002B0D0B" w:rsidP="00D0285D">
+    <w:p w14:paraId="053357E3" w14:textId="77777777" w:rsidR="00D26EF8" w:rsidRDefault="00D26EF8" w:rsidP="00D0285D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002B0D0B" w:rsidRDefault="002B0D0B" w:rsidP="00D0285D">
+    <w:p w14:paraId="4DFACEF3" w14:textId="77777777" w:rsidR="00D26EF8" w:rsidRDefault="00D26EF8" w:rsidP="00D0285D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3468,62 +3496,61 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00FC28D9" w:rsidRDefault="00FC28D9" w:rsidP="00431F20">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="454CA32E" w14:textId="77777777" w:rsidR="00FC28D9" w:rsidRDefault="00FC28D9" w:rsidP="00431F20">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="A5A5A5"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>Burrel Street</w:t>
     </w:r>
     <w:r w:rsidR="003D6199" w:rsidRPr="000003E4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
@@ -4483,103 +4510,103 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="003D6199" w:rsidRPr="003D6199" w:rsidRDefault="003D6199">
+                          <w:p w14:paraId="797FF65C" w14:textId="77777777" w:rsidR="003D6199" w:rsidRPr="003D6199" w:rsidRDefault="003D6199">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="4F81BD"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D6199">
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r>
                               <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D6199">
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
                             <w:r w:rsidR="00FC3369" w:rsidRPr="00FC3369">
                               <w:rPr>
                                 <w:noProof/>
                                 <w:color w:val="4F81BD"/>
                               </w:rPr>
                               <w:t>3</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D6199">
                               <w:rPr>
                                 <w:noProof/>
                                 <w:color w:val="4F81BD"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="003D6199" w:rsidRDefault="003D6199"/>
+                          <w:p w14:paraId="3D1B27ED" w14:textId="77777777" w:rsidR="003D6199" w:rsidRDefault="003D6199"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="leftMargin">
                 <wp14:pctWidth>80000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="4537E2BD" id="Group 393" o:spid="_x0000_s1027" style="position:absolute;margin-left:4.25pt;margin-top:706.05pt;width:34.05pt;height:48.5pt;z-index:251657728;mso-width-percent:800;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-percent:800;mso-width-relative:left-margin-area" coordorigin="319,13204" coordsize="1162,970" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbye8C6woAACJRAAAOAAAAZHJzL2Uyb0RvYy54bWzsXNuO47gRfQ+QfxD0GMBj3S/GeBbT7fYg&#10;wCS7wPZ+gNqWL4gtKZJ67EmQf09VUZRLMqnp3XZ3EEAzQEu2yofFIovniKL48afz8WB8S8tqn2dz&#10;0/5gmUaarfL1PtvOzd8el5PINKo6ydbJIc/Sufk9rcyfPv35Tx9PxSx18l1+WKelASBZNTsVc3NX&#10;18VsOq1Wu/SYVB/yIs3g4iYvj0kNH8vtdF0mJ0A/HqaOZQXTU16uizJfpVUF3y7ERfMT4W826ar+&#10;ebOp0to4zE3wraa/Jf19wr/TTx+T2bZMit1+1biR/AEvjsk+g0JbqEVSJ8Zzub+COu5XZV7lm/rD&#10;Kj9O881mv0qpDlAb2+rV5kuZPxdUl+3stC3aMEFoe3H6w7Crv3/7pTT2a2g708iSIzQRlWq4sYvB&#10;ORXbGdh8KYtfi19KUUM4/Zqv/lHB5Wn/On7eCmPj6fS3fA2AyXOdU3DOm/KIEFBt40xt8L1tg/Rc&#10;Gyv40nMdz/VNYwWXAtuP/aaNVjtoSPyVa8emARdt17E80X6r3UPza9sOHPHbOKQfTpOZKJU8bTwT&#10;1aIPbQ2bKMCvu1GgIvq1xHaWUTCy/H6XZNv0c1VAd8NAvjYwlyqGDrVCMpPhgQpCQ2FwPJ8KSmZt&#10;ZCYBBcZ14/gqLo4dh83vHJ8wf29k3H5k/B/1jzeIjKxiaIeiim1cHDuCfoGBcf2rPmPDKARXQi+I&#10;FJHp/1AbGRiiqksWVq/Lwl93SZFScleYYU3/82SUl2Wa4rAHiRiIQJOZzMJKpKA2xMz4VFSzCpL3&#10;h/kooxS5veCGkGsitk4UdDsPdL/nqv6S5pTYybevVS2G1DWc0XCxbhLqEYbfzfEAo+tfpoZlnAxC&#10;bYylDfRtZrMzZHmQcC0OuNLa2KEGCHpra4QghhoLwt2aoT8aNBiPWjPHDyMNGuRfazaABonYmgGH&#10;acCgy7ZWunBBj2c26ira3bgHFvwzAt93qVvxwNrd6A9Z8jYAtAFM3hDDlrwtriwhJ7eySyU72ctW&#10;56zpZnBmwCA8Nx+hvtjvirxCtsBeB5n/KAZl6K3nDK8yc7tjDhVDc9nJr82djjn4jOY0FIKL1+Zu&#10;x1wM0I+UXkpzr2MuRq1HGs2luTg2tS6BcPrKpjQNUDZPYpwrkhqDRQGBU+MEgyAl825uUm7hlWP+&#10;LX3Myabu8TKUdrl6yLgVjMBYd5mhYCmvy2NBaKI8tITEQa9eYGlJ7pZQ8iggRZv2bVaHvEoFPlab&#10;Cmrrj2FjA1WVH/br5f5wwFpX5fbp/lAa3xIQiZ/Du+XigZohORS7RHzrW3YsG7kxJ/wOzoG6VpYj&#10;rqwn4gNHNW2AbEWq8N+x7XjWnRNPlkEUTryl509AsUQTKOcuDiwv9hbL/6AXtjfb7dfrNPu6z1Kp&#10;UG3vZdzTaGWhLUmjYg+IfcenCna870QBE7pthI4ZSNJsDbVLZrs0WT8053WyP4jzaddjihJUWx4p&#10;EKDFBCWh+qpmT/n6O9BTmYN4gqaFuwk42eXlv0zjBMp8blb/fE7K1DQOf82AdGPb88Cspg+eHzrw&#10;oeRXnviVJFsB1NysTRgf8PS+FvL/uSj32x2UJAaALP8MMnWzR/oi/4RXzQfgfeHrmwsAoBohQJkA&#10;oPECIwU64S0FQGiDcsKkvgglqa9cL4DBi8sryCip53lm/S4JQKjUmS70zknID2Jgx4ugu1h1Cehk&#10;qJA49Tixi0SrguK8gzCgAVRoXAMgjAaNa4ABNK4BdFB9BaDyiisAfbRGDYAsPWoApENkAOpJBmgA&#10;ygcczC8szykWelTD2JfrKirG7BqkdlEgNIJMQK0IaC2HAcU4dfFPenUbEbBwF8uHUQSMIuB/JAKA&#10;RK5EAGnndxABthXY4j7lWgXAfFwz+8Ty+NUqgFAHVICOH/saQIXDNcAAa3MNgDCgAVRoXAM4EJ4X&#10;aIABNK4BQjfUgPVVgMovrgJ00Ro1wKgBkOmlBqB+9AINIHl4WAGw8UBSsTwKQSGKgybAvBnUCq0l&#10;5MSgodAA0j9Z3G0UwDgNgJMhJABkgMdpAJz+pwmB5hnXO00JAE9cqQHS5e+gBiIrBMaHtPUscS9w&#10;eRTl2TjzglMCTmzLCdNXiQGkXUIdEAOObwNRyhL59HVfDqiQuBxwgsDRQHE5gDAavzpyAGKgQeNT&#10;AgNoXA4giavqyMWALlpcDOijNcqBUQ5wOUDZgnKAup1qSkCMA9CjXjYlANk1yN6iwO7oITlcHoV0&#10;aC0lE8nL8tgoDPE8ovVPXr2NIFhE+L+pUYcKx2l/nDIfp/1fuKhH/dwfBvYex3vi+cs7cLxnw0Ia&#10;5PjLypF22j+OgORouYkjHhjfZNofUQc4HtnPa8obYnhXgcMZHjE0UJzhEQYn/RVonOFd18OnESrH&#10;OMMPoHGGjx3UMSowzvGoPFR+cY7XRWtk+JHhOcNTP0KGp06nYvjuDfXwDb/sufqJfEwnMap48imC&#10;pGR5FMQtHIPGgpwYlAxd/yTIbfj9bon/R34fH+u/ybo+GLCv+J06+zvwe7Ou75rdPSsC5hLs3lsU&#10;2l0u8+KH+oiIN8sI/EOCF0XqCB4wPA1Ul+N9vO/2mlWtHI1zPN3CK7zqELwd48o+FRQneB0UZ3fb&#10;CnFuQQXF6X0gXNcMfx2ukeFHhucMT2knGB46i4rhhQVETd5K60ges0/M+12Wi0vClUfB3oKUYcm6&#10;vDmWl+WRm2FeDFL8lYMS5TYsP97Fj4v3xKtGb8LyOCBf0Tx1+PegeSAgyGw36L8b4VhhQ/Nu1M6O&#10;vWqiHimQUAc4XtzgyhI5L/OJescKdGCc5emhduM8h+IUjw5p/OqwPMAANasc67O8qoqc5Z040kFx&#10;ltdVkFO8PlojyY8kz0leZDOu3cN8UJG8YOTLzbSO4zH3aMiQYkByrTwK5hYF4shyGT2khTxyjses&#10;GOT4vn8S5EYUr1y7F44L+Ju3HcYF/O17tG+jAeA52ZUGoMfj76ABIFd1KiCw8P0uWsEfwQu29Mzm&#10;9Sv4CXVABQjiFuVx4uYagF7iUwFxBeCC00Tb11hcBCAMiAAVGhcBTuDQmwVNJLhnXAQMoHEdYDuu&#10;Dq2vA1SOcR2gi9eoAkYVwFUA9SNavYddWK8CJLXrNEDzFh9m1yBni/KgDTBzXmaJWTFoqRYft1EB&#10;6vV7owqQ7zyOKuCNVQAQ3JUKaPaSePP3+CIrAt4hxS7ZUj7Qh2f94BmpANhp41YqgFAHVIBtuTiz&#10;7jZFcrrlQoBm1tHBHhTXAY4HBK+G4joAPcKnBwo0rgPQIw0a1wEDaFwHEHkr6tgXASqvuAgYCNeo&#10;A0YdwHUAdSXSAdjv9DoAu1ST7TopIOgY82uQtUWJOLg0PV27AqC1lCJE3ujLI581YA7Ky7dRAup3&#10;+UYlMCoBsXtVuw3UO+zuA8vkG1XwiIR8l5/hUTkJbzY3YNRnuCD3Jbja6Kcs8xNuvQCTFyJR2U/F&#10;Cwkv2uwH1u+QRGDbaEmNYFs+MBZphEDeFcjHBUUpdvsx8GRu4gYkNOrIFQIwGEgTHIzazTBwd5DO&#10;FzRq4DdQ6vXuGFb8ED1E3sRzgoeJZy0Wk8/Le28SLO3Qh4S+v1/Y3d0xsDe/fncM9KeztrezKcaS&#10;/jWDIzNja19FUkHdoFZN5f7fN/w47mvYoe+wP87NqH0h+Ia7f9TnpzPoPezFr9kIBNhLsQkIfHvD&#10;DUBoDznYiA+XO8tNA3GnP/6Z3g+atVsbfvovAAAA//8DAFBLAwQUAAYACAAAACEAI1BbY+EAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLoilmVgZpek0IXYAcdkYgqPXZG21&#10;xilNtnZvjznB0b8//f6cL0bXipPtQ+NJg5okICyV3jRUadi+r27nIEJEMth6shrONsCiuLzIMTN+&#10;oLU9bWIluIRChhrqGLtMylDW1mGY+M4S7/a+dxh57Ctpehy43LVymiSpdNgQX6ixs0+1LQ+bo9Pw&#10;ps7rvdt+rGj4fnn9TL+eb5Z40Pr6alw+goh2jH8w/OqzOhTstPNHMkG0GuYzBjm+U1MFgoH7NAWx&#10;42SWPCiQRS7/v1D8AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANvJ7wLrCgAAIlEAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACNQW2PhAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAARQ0AAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABTDgAAAAA=&#10;" o:allowincell="f">
+            <v:group w14:anchorId="4537E2BD" id="Group 393" o:spid="_x0000_s1027" style="position:absolute;margin-left:4.25pt;margin-top:706.05pt;width:34.05pt;height:48.5pt;z-index:251657728;mso-width-percent:800;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-percent:800;mso-width-relative:left-margin-area" coordorigin="319,13204" coordsize="1162,970" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCq514UygkAAGBFAAAOAAAAZHJzL2Uyb0RvYy54bWzsnG2Pm0gSgL+ftP8B8XGljXkz2FacVZLJ&#10;RCft3a20cz+AsfGL1gYWmLFzv/6qqilcQDc72fH4y5JIg23K1dVFVT3dDe33P5+PB+s5Kcp9li5t&#10;951jW0m6ytb7dLu0//tw/9PMtsoqTtfxIUuTpf0tKe2fP/zwj/enfJF42S47rJPCAiVpuTjlS3tX&#10;VfliMilXu+QYl++yPEnh5CYrjnEFb4vtZF3EJ9B+PEw8xwknp6xY50W2SsoSPr1TJ+0PpH+zSVbV&#10;fzabMqmsw9IG2yr6W9DfR/w7+fA+XmyLON/tV7UZ8V+w4hjvU2i0UXUXV7H1VOx7qo77VZGV2aZ6&#10;t8qOk2yz2a8S6gP0xnU6vflaZE859WW7OG3zxk3g2o6f/rLa1b+fvxb5b/mvhbIeXv6SrX4vwS+T&#10;U75dyPP4fquErcfTv7I1XM/4qcqo4+dNcUQV0CXrTP791vg3OVfWCj4MfC/wp7a1glOhO51Pa/+v&#10;dnCR8Fu+O7ctOOn6nhOoa7Pafam/7bqhp747j+iLk3ihWiVLa8vwytdmqpfQg18La79e2vDtND6C&#10;0eRXy59TE91e4jVkL1hp9nkXp9vkY5lDKIFhaNSrHHPpYuT5qovsHuigqzoYTKmheNF45qeQHOP7&#10;83nPL547j+rveVPS+b2e8buemWIjN/YMdzFyo45fPHcGcYFR4097MeNChYEzURDONJ7pftHoGSg/&#10;5SXDytdl2G+7OE8ocUvMoDr+AvbyfZEkWNIgBEPlaBLjLCxVChqDTwif8nJRQvL+aT6yl2Z+x7kR&#10;5JryrTcL28ED4fdUVl+TjBI7fv6lrFS5XMMrKhfrOqEeoLRujgeonD9OLMc6WaS1FmYZiG0hs7O4&#10;PUi4Rg+Y0si4kUERRGsjhEosvS5wdyOG9hi0QT1qxLxpNDNog/xrxAa0QSI2YsAngzII2UbK5C6I&#10;eCGj76Lb9nvowD8rnE59CivpWLft/SFJeQ1A24BOeSGGJeW16ElCTm45pOIdR9nqnNZhBq8sKMJL&#10;+wH6i3GXZyXSAqMOMv9BFWWI1nOKZ4W42xKHjqE4B3lf3GuJg80oTqUQTOyL+y1xVaAfKL204kFL&#10;XFWtB6rmLK6Oda8LAE531FLYFoxaHlWdy+MKnUUOgZfWCYogJfMOUIe5jGeO2XPykJFM1eEytHY5&#10;e0ilFFRg7DtnKEjyeT7mpE21h5KQOGjVCyQdZjer4qNSqa5pV2Z1yMpE6cduU0NN/9FtolCV2WG/&#10;vt8fDtjrstg+fj4U1nMMA8CP0af7uy/kl/iQ72L16dRx53yRa3HS39JzoNBKM9TL/aSRgKq/CMty&#10;8Zitv0EtLjI1zIRhMbzYZcX/bOsEQ8ylXf7xFBeJbR3+mQJh5m4QQHcrehNMIw/eFPLMozwTpytQ&#10;tbQrG5IBX36u1Dj2KS/22x0NTrDHafYRxmSbPdZqGKmwVfUbgJyy9c1pB3VVjbYE7Sg50CaA4lvS&#10;LnJhmIARfBkV8CDLD0LIVDmWgPDhwasMo+/iHWkFh7dKrijg03AOKLiMXvTEQxToNMk66819pIpO&#10;lSyyqMagTQIP1Ri0SeANaJPAM6nq4k7XR4k7s7dG4CGSRuBh7UfgUSRZADzKB8y/C9IkTyCiajxd&#10;zuu4g9k1yDHVIFwETkAj8RrJYYWqTl3sY6uuQ7w7/+7+y0g8ovObEw8qZo94NCq6AfFcJ3TVCLSP&#10;PFhpqdcVRNC+GnmkdQB5Jhi0pxcnS6dHAm8AURJ4qAaAp9MmgeeBe14AvAFtEniRHxmUdZGns0si&#10;z+StEXgj8BBrDDyKoxcAj6EzjDtRD5g7fFT0VM3BJcC8GQRjIwk5MSiogMf2cXPXwd04wcNVTJrq&#10;iTXwGyxtQlHsoY9GXDdA38yJAG8Qo4GjRnnxgid7gYtzapzseXOX131eRT5kDGkdIJ83dYEK3KKc&#10;EnbZp9Mk2eeFoWdQJdmHagx2tdgHPjBok5O9AW2SfUgsXR8l+UzekuQze2tk38g+yT7KFmQfhZ1u&#10;sqfqAETUyyZ7kF2DqFINtqsHA4uPipONZJdrbbGufXz2OvS7m+H/ukfj6uULb7Lr79VBFesALVAL&#10;1zcAWuDCzW8E2uVuLwPNn8+goiPQAk/d5LnK6iVqHQAalnpubwhnZF1Hj8QZ6jCokjhDNbh2qbFK&#10;4sz3A1xU1RkmcTagTeJs7iG0dcok0GiFVmOXBJrJWyPORpxJnFF8I84o6HQ4a0+VhqdyHLnm9UgM&#10;W1VVAl4MZf7wUcFMGQYXC3JikI9t+1jJdWD26R7/jzB7912PdulhBtWpBzO6sjeAWf3gSR9lgTOD&#10;Mq1Q1nlqqX0/98U34lAjToNQcYdCMPBqPUwR1A9KmWgGOgKDqjbQpjij0mmTQKPJmcaqFs3cOT56&#10;olMlaWZSJVHmOhHOGnWqJMsG3NXHmbpC0l0jzkacSZxR2imcQbDocKYkwGs8STIRDbNPrehcnmdk&#10;uvBR3t2DZyp52sOn+SjFMC8GedYzkLVcB2nj/Kx+qvsKSMPq02MaXd1bMA2qLYSxH3afVPWcqGaa&#10;P2sWIV613oj1nrQOAE1NXbhFWaPleqPnhCZlEml0I6o2XqqSPEODDHa1kAZqgEM6w7pI03VRIs2b&#10;z0yqJNJMHZQ8M3trJNpINEk0lc34cAnmg45oagJ0mSaZgIa5RyWDycdg4aPClGoQK8ulerAEHyXQ&#10;MCsGgda1j5VciWfah0ui8XHKt9g8gA9w94BHt7RuADwITBPyQgcto+cpZ7C3BzB1jRVJ0jqAPEUp&#10;1Z6klAQe7R/QKZK488FoYlRflyQeqgHi6bRJ4nmhR8951p6QlkniDWiT0HM936StCz2dYRJ6Jn+N&#10;yBuRJ5FHcUSPl2AIm5HHHDMBr95AgNk1CCjVHlwDzJyXSWJWDErqSXsd5OkfMBmR9yb75Vyo5j3k&#10;1Xs233wLwcyZQZGlsRijgW/Cwf05sIyQBztar4U80jqAPNfxcYHQr5uUbJHUowVCNLCjSkLPC4Bm&#10;elUSemgRLoJqtEnooUUGbRJ6A9ok9IhUmj52iaezShJvwF0j9EboSehRKBH0MO7M0MOQqrPdxD3F&#10;HsyvQUSpFrG41JFuvGvXSDJxeQrHRzkfFAby6etgT7+N4O+HvcsPDdxoEx08tFgj8AHp8yk7w+0t&#10;GlKJWZ9VneEE/jgBxm5v93hRZKddEq+B0SoqxVdVN160gxxuMBMPxW8zMBBdZwrlmYAY8niPVz3z&#10;Qm0ht/DF0sZdrWQm39WDyGcRtL7ZYYlbTlsfUIrUuxjRYGV6dX48A+mwS6/ZfQl5q9l5CZ9ecdcl&#10;BQ/8jAfNkOufHMHfCZHvqX+XH0b58H8AAAD//wMAUEsDBBQABgAIAAAAIQAjUFtj4QAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuiKWZWBml6TQhdgBx2RiCo9dkbbXGKU22&#10;dm+POcHRvz/9/pwvRteKk+1D40mDmiQgLJXeNFRp2L6vbucgQkQy2HqyGs42wKK4vMgxM36gtT1t&#10;YiW4hEKGGuoYu0zKUNbWYZj4zhLv9r53GHnsK2l6HLjctXKaJKl02BBfqLGzT7UtD5uj0/Cmzuu9&#10;236saPh+ef1Mv55vlnjQ+vpqXD6CiHaMfzD86rM6FOy080cyQbQa5jMGOb5TUwWCgfs0BbHjZJY8&#10;KJBFLv+/UPwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqudeFMoJAABgRQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAI1BbY+EAAAAKAQAADwAA&#10;AAAAAAAAAAAAAAAkDAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADINAAAAAA==&#10;" o:allowincell="f">
               <v:group id="Group 394" o:spid="_x0000_s1028" style="position:absolute;left:319;top:13723;width:1161;height:451" coordorigin="-6,3399" coordsize="12197,4253" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCyMBtcxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvdROlpUTXEMSKh1CoFsTbI/tMgtm3IbvNn2/fLRR6HGbmN8w2HU0jeupcbVlBvIxA&#10;EBdW11wq+Lq8P7+BcB5ZY2OZFEzkIN3NnraYaDvwJ/VnX4oAYZeggsr7NpHSFRUZdEvbEgfvbjuD&#10;PsiulLrDIcBNI1dR9CoN1hwWKmxpX1HxOH8bBccBh2wdH/r8cd9Pt8vLxzWPSanFfMw2IDyN/j/8&#10;1z5pBSv4vRJugNz9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALIwG1zEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:group id="Group 395" o:spid="_x0000_s1029" style="position:absolute;left:-6;top:3717;width:12189;height:3550" coordorigin="18,7468" coordsize="12189,3550" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDdfL7HwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8ARvmlZRpBpFZF08yIJVWPb2aJ5tsXkpTbat/94sCB6HmfmGWW97U4mWGldaVhBPIhDE&#10;mdUl5wqul8N4CcJ5ZI2VZVLwIAfbzcdgjYm2HZ+pTX0uAoRdggoK7+tESpcVZNBNbE0cvJttDPog&#10;m1zqBrsAN5WcRtFCGiw5LBRY076g7J7+GQVfHXa7WfzZnu63/eP3Mv/+OcWk1GjY71YgPPX+HX61&#10;j1rBDP6vhBsgN08AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3Xy+x8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <o:lock v:ext="edit" aspectratio="t"/>
                   <v:shape id="Freeform 396" o:spid="_x0000_s1030" style="position:absolute;left:18;top:7837;width:7132;height:2863;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="7132,2863" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDBwGqCwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC32HcAq9q1lLK7IaRYSCYi/8e4DD5ri7mJwsyVHXtzeFgpfDzHzDTOe9d+pKMbWBDQwHBSji&#10;KtiWawPHw8/HGFQSZIsuMBm4U4L57PVliqUNN97RdS+1yhBOJRpoRLpS61Q15DENQkecvVOIHiXL&#10;WGsb8Zbh3unPohhpjy3nhQY7WjZUnfcXb0DchnfVeP29uRRD97uNth0txZj3t34xASXUyzP8315Z&#10;A1/wdyXfAD17AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMHAaoLBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l17,2863,7132,2578r,-2378l,xe" fillcolor="#a7bfde" stroked="f">
                     <v:fill opacity="32896f"/>
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;17,2863;7132,2578;7132,200;0,0" o:connectangles="0,0,0,0,0"/>
                     <o:lock v:ext="edit" aspectratio="t"/>
                   </v:shape>
                   <v:shape id="Freeform 397" o:spid="_x0000_s1031" style="position:absolute;left:7150;top:7468;width:3466;height:3550;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3466,3550" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLzZz9xQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PSwMx&#10;FMTvQr9DeAUv4ma1Vst201LEoj31j4LXx+Z1s3XzsiaxXfvpjSB4HGbmN0w5720rjuRD41jBTZaD&#10;IK6cbrhW8Pa6vJ6ACBFZY+uYFHxTgPlscFFiod2Jt3TcxVokCIcCFZgYu0LKUBmyGDLXESdv77zF&#10;mKSvpfZ4SnDbyts8v5cWG04LBjt6NFR97L6sgs156xej7tOf0dzV68Pq/erh6Vmpy2G/mIKI1Mf/&#10;8F/7RSsYw++VdAPk7AcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDLzZz9xQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,569l,2930r3466,620l3466,,,569xe" fillcolor="#d3dfee" stroked="f">
                     <v:fill opacity="32896f"/>
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,569;0,2930;3466,3550;3466,0;0,569" o:connectangles="0,0,0,0,0"/>
                     <o:lock v:ext="edit" aspectratio="t"/>
                   </v:shape>
                   <v:shape id="Freeform 398" o:spid="_x0000_s1032" style="position:absolute;left:10616;top:7468;width:1591;height:3550;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1591,3550" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDFOjx9wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9bi8Iw&#10;FITfF/wP4Qi+aWoQlWoULywrsi/e3g/Nsa02J6XJavffG2FhH4eZ+YaZL1tbiQc1vnSsYThIQBBn&#10;zpScazifPvtTED4gG6wck4Zf8rBcdD7mmBr35AM9jiEXEcI+RQ1FCHUqpc8KsugHriaO3tU1FkOU&#10;TS5Ng88It5VUSTKWFkuOCwXWtCkoux9/rIbJaTvarsxerb843FR2UbfLt9K6121XMxCB2vAf/mvv&#10;jIYxvK/EGyAXLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFOjx9wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,3550,1591,2746r,-2009l,xe" fillcolor="#a7bfde" stroked="f">
                     <v:fill opacity="32896f"/>
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,3550;1591,2746;1591,737;0,0" o:connectangles="0,0,0,0,0"/>
                     <o:lock v:ext="edit" aspectratio="t"/>
                   </v:shape>
                 </v:group>
                 <v:shape id="Freeform 399" o:spid="_x0000_s1033" style="position:absolute;left:8071;top:4069;width:4120;height:2913;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4120,2913" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBntMgfwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6q4KpkRXkYC1h15M6v2RfSbB7NuQ3cbor+8KhR6HmfmG2exG24qBet841jCfKRDE&#10;pTMNVxq+i8PbOwgfkA22jknDnTzstpOXDabG3fhEQx4qESHsU9RQh9ClUvqyJot+5jri6F1cbzFE&#10;2VfS9HiLcNvKhVIrabHhuFBjR1lN5TX/sRpOQ7Y8fxSK7oVJ2mPylavHI9P6dTru1yACjeE//Nf+&#10;NBoSeF6JN0BufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBntMgfwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m1,251l,2662r4120,251l4120,,1,251xe" fillcolor="#d8d8d8" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="1,251;0,2662;4120,2913;4120,0;1,251" o:connectangles="0,0,0,0,0"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shape>
                 <v:shape id="Freeform 400" o:spid="_x0000_s1034" style="position:absolute;left:4104;top:3399;width:3985;height:4236;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3985,4236" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCmMKi9wQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L+x/CG+w20w0coxpFZBMvg1ml6O21eabF5qUkUbv99cth4PHj+z1bDLYTV/KhdazgZZyBIK6d&#10;btko2O8+n99BhIissXNMCn4owGL+MJphrt2Nt3QtohEphEOOCpoY+1zKUDdkMYxdT5y4k/MWY4Le&#10;SO3xlsJtJ1+z7E1abDk1NNjTqqH6XFysglJ+T4rD1ny56lhllf8oO/O7VurpcVhOQUQa4l38795o&#10;BWlrupJugJz/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKYwqL3BAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,4236,3985,3349r,-2428l,xe" fillcolor="#bfbfbf" stroked="f">
@@ -4591,161 +4618,161 @@
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shape>
                 <v:shape id="Freeform 402" o:spid="_x0000_s1036" style="position:absolute;left:17;top:3617;width:2076;height:3851;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2076,3851" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+3oo/wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pb8Iw&#10;DMXvk/gOkZF2GymdNKGOgAbSBDtS/pytxmuqNU5pMtp9+/mAxM3We37v5+V69K26UR+bwAbmswwU&#10;cRVsw7WB0/HzZQEqJmSLbWAy8EcR1qvJ0xILGwY+0K1MtZIQjgUacCl1hdaxcuQxzkJHLNp36D0m&#10;Wfta2x4HCfetzrPsTXtsWBocdrR1VP2Uv97AeThom9rr12VXzvPX5rLJq6sz5nk6fryDSjSmh/l+&#10;vbeCL/TyiwygV/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/t6KP8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,921l2060,r16,3851l,2981,,921xe" fillcolor="#d3dfee" stroked="f">
                   <v:fill opacity="46003f"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,921;2060,0;2076,3851;0,2981;0,921" o:connectangles="0,0,0,0,0"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shape>
                 <v:shape id="Freeform 403" o:spid="_x0000_s1037" style="position:absolute;left:2077;top:3617;width:6011;height:3835;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6011,3835" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDKfrMxwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JasMw&#10;EL0X+g9iCrk1sp1QghvFtCaF3EIWKL0N1sQ2tUaOpDr230eFQm/zeOusi9F0YiDnW8sK0nkCgriy&#10;uuVawfn08bwC4QOyxs4yKZjIQ7F5fFhjru2NDzQcQy1iCPscFTQh9LmUvmrIoJ/bnjhyF+sMhghd&#10;LbXDWww3ncyS5EUabDk2NNhT2VD1ffwxChZun20Pn1eP9rIqz+/DtPzqJ6VmT+PbK4hAY/gX/7l3&#10;Os5P4feXeIDc3AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKfrMxwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l17,3835,6011,2629r,-1390l,xe" fillcolor="#a7bfde" stroked="f">
                   <v:fill opacity="46003f"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;17,3835;6011,2629;6011,1239;0,0" o:connectangles="0,0,0,0,0"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shape>
                 <v:shape id="Freeform 404" o:spid="_x0000_s1038" style="position:absolute;left:8088;top:3835;width:4102;height:3432;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4102,3432" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxzG7YwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X+h/CCN5qVsVaVqOUpYpQD61avE4302TpZrJs4rr996ZQ6G0e73OW697VoqM2VJ4VjEcZCOLS&#10;64qNgtNx8/AEIkRkjbVnUvBDAdar+7sl5tpf+Z26QzQihXDIUYGNscmlDKUlh2HkG+LEffnWYUyw&#10;NVK3eE3hrpaTLHuUDitODRYbKiyV34eLU7B9mxVT0513zauv7Md+fjKfxYtSw0H/vAARqY//4j/3&#10;Tqf5E/j9JR0gVzcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAscxu2MMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,1038l,2411,4102,3432,4102,,,1038xe" fillcolor="#d3dfee" stroked="f">
                   <v:fill opacity="46003f"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1038;0,2411;4102,3432;4102,0;0,1038" o:connectangles="0,0,0,0,0"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shape>
               </v:group>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 405" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:423;top:13204;width:1058;height:365;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+lL2BwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCr3pJhaKRNeggtKDPdT2AYbsmI1mZ8Pu1iQ+fbdQ8DYf3++sysG24kY+NI4V5LMMBHHl&#10;dMO1gu+v/XQBIkRkja1jUjBSgHL9NFlhoV3Pn3Q7xVqkEA4FKjAxdoWUoTJkMcxcR5y4s/MWY4K+&#10;ltpjn8JtK+dZ9iYtNpwaDHa0M1RdTz9Wgb3nd39EtJfDOMe+G83h47hV6uV52CxBRBriQ/zvftdp&#10;/iv8/ZIOkOtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL6UvYHBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset=",0,,0">
                   <w:txbxContent>
-                    <w:p w:rsidR="003D6199" w:rsidRPr="003D6199" w:rsidRDefault="003D6199">
+                    <w:p w14:paraId="797FF65C" w14:textId="77777777" w:rsidR="003D6199" w:rsidRPr="003D6199" w:rsidRDefault="003D6199">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="4F81BD"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D6199">
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r>
                         <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D6199">
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
                       <w:r w:rsidR="00FC3369" w:rsidRPr="00FC3369">
                         <w:rPr>
                           <w:noProof/>
                           <w:color w:val="4F81BD"/>
                         </w:rPr>
                         <w:t>3</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D6199">
                         <w:rPr>
                           <w:noProof/>
                           <w:color w:val="4F81BD"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="003D6199" w:rsidRDefault="003D6199"/>
+                    <w:p w14:paraId="3D1B27ED" w14:textId="77777777" w:rsidR="003D6199" w:rsidRDefault="003D6199"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="003D6199" w:rsidRPr="000003E4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="808080"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidR="003D6199" w:rsidRPr="000003E4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t>email:</w:t>
     </w:r>
     <w:r w:rsidR="009C0A5C" w:rsidRPr="009C0A5C">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidR="009C0A5C" w:rsidRPr="006B5FC4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>gstt.referralsrsh@nhs.net</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="009C0A5C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002B0D0B" w:rsidRDefault="002B0D0B" w:rsidP="00D0285D">
+    <w:p w14:paraId="5FAE3D31" w14:textId="77777777" w:rsidR="00D26EF8" w:rsidRDefault="00D26EF8" w:rsidP="00D0285D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002B0D0B" w:rsidRDefault="002B0D0B" w:rsidP="00D0285D">
+    <w:p w14:paraId="36199CF1" w14:textId="77777777" w:rsidR="00D26EF8" w:rsidRDefault="00D26EF8" w:rsidP="00D0285D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00FC28D9" w:rsidRDefault="006E7D35">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A12FD2F" w14:textId="77777777" w:rsidR="00FC28D9" w:rsidRDefault="006E7D35">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69DBC555" wp14:editId="2F2E4624">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3860927</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-377063</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2747340" cy="1078865"/>
           <wp:effectExtent l="0" t="0" r="0" b="6985"/>
           <wp:wrapNone/>
           <wp:docPr id="14" name="Picture 14" descr="A4 Guy's and St Thomas' RGB BLUE"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="A4 Guy's and St Thomas' RGB BLUE"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -4768,51 +4795,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01E14604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7F69AC6"/>
     <w:lvl w:ilvl="0" w:tplc="68D06896">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5425,73 +5452,73 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="783690821">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1570993548">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="556933712">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2044670423">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1115520809">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="607588289">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF4E8C"/>
@@ -5553,70 +5580,73 @@
     <w:rsid w:val="006F376D"/>
     <w:rsid w:val="00702EAC"/>
     <w:rsid w:val="0073E228"/>
     <w:rsid w:val="007426C5"/>
     <w:rsid w:val="007606E4"/>
     <w:rsid w:val="007A20E1"/>
     <w:rsid w:val="007C0466"/>
     <w:rsid w:val="007F0829"/>
     <w:rsid w:val="00817AF5"/>
     <w:rsid w:val="00822470"/>
     <w:rsid w:val="008A3C41"/>
     <w:rsid w:val="008D5594"/>
     <w:rsid w:val="008E3472"/>
     <w:rsid w:val="008E64D3"/>
     <w:rsid w:val="008F1B44"/>
     <w:rsid w:val="00904DDD"/>
     <w:rsid w:val="00920B5A"/>
     <w:rsid w:val="0093731D"/>
     <w:rsid w:val="00981A79"/>
     <w:rsid w:val="0098476C"/>
     <w:rsid w:val="009C0A5C"/>
     <w:rsid w:val="009D3EDD"/>
     <w:rsid w:val="009E337F"/>
     <w:rsid w:val="00A026DC"/>
     <w:rsid w:val="00A80662"/>
+    <w:rsid w:val="00A92C1E"/>
     <w:rsid w:val="00AB3B08"/>
     <w:rsid w:val="00AD7E5E"/>
     <w:rsid w:val="00AE15BA"/>
     <w:rsid w:val="00AF2EB9"/>
     <w:rsid w:val="00B07AF0"/>
     <w:rsid w:val="00B25823"/>
     <w:rsid w:val="00B704FE"/>
+    <w:rsid w:val="00B85B02"/>
     <w:rsid w:val="00B925B4"/>
     <w:rsid w:val="00B951A2"/>
     <w:rsid w:val="00BB78F3"/>
     <w:rsid w:val="00C14ADB"/>
     <w:rsid w:val="00C51942"/>
     <w:rsid w:val="00C55077"/>
     <w:rsid w:val="00CA7E2B"/>
     <w:rsid w:val="00CC0859"/>
     <w:rsid w:val="00CD2695"/>
     <w:rsid w:val="00CF3E68"/>
     <w:rsid w:val="00CF4E8C"/>
     <w:rsid w:val="00D0285D"/>
     <w:rsid w:val="00D0551D"/>
+    <w:rsid w:val="00D26EF8"/>
     <w:rsid w:val="00D4515C"/>
     <w:rsid w:val="00D70609"/>
     <w:rsid w:val="00D821E9"/>
     <w:rsid w:val="00D829F1"/>
     <w:rsid w:val="00DA1D90"/>
     <w:rsid w:val="00E27705"/>
     <w:rsid w:val="00E64482"/>
     <w:rsid w:val="00E66E36"/>
     <w:rsid w:val="00E77F6E"/>
     <w:rsid w:val="00E846BF"/>
     <w:rsid w:val="00EA4C24"/>
     <w:rsid w:val="00EE44CA"/>
     <w:rsid w:val="00EE6DB9"/>
     <w:rsid w:val="00F23291"/>
     <w:rsid w:val="00F43B67"/>
     <w:rsid w:val="00F67402"/>
     <w:rsid w:val="00F923E2"/>
     <w:rsid w:val="00FA1171"/>
     <w:rsid w:val="00FB0C9E"/>
     <w:rsid w:val="00FC28D9"/>
     <w:rsid w:val="00FC3369"/>
     <w:rsid w:val="00FE20A0"/>
     <w:rsid w:val="00FE272B"/>
     <w:rsid w:val="00FF0F7F"/>
     <w:rsid w:val="0136B0CA"/>
@@ -5701,67 +5731,68 @@
     <w:rsid w:val="7D570299"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5240B600"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F22F225E-F1F3-44A4-B25D-4E096B83B1B5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6093,50 +6124,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CF4E8C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -6347,51 +6379,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F4BE5"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C0A5C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1973441211">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gbr01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fslam.nhs.uk%2Fservice-detail%2Fservice%2Fcentre-for-anxiety-disorders-and-trauma-112%2F&amp;data=05%7C01%7Crashmi.singh6%40nhs.net%7C2b8699f589274fbc059408dbae2bde5b%7C37c354b285b047f5b22207b48d774ee3%7C0%7C0%7C638295275647634072%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=r84Vrbcn91s4VMIB7rtGRo%2FCuv6dopIQLI%2Fq8TS06MU%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gbr01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fslam.nhs.uk%2Fsearch%2Fservice%2Fpsychosexual-service-114&amp;data=05%7C01%7Crashmi.singh6%40nhs.net%7C2b8699f589274fbc059408dbae2bde5b%7C37c354b285b047f5b22207b48d774ee3%7C0%7C0%7C638295275647634072%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=5dF9GWkbRGGiKoiKZCaUwn0nwpw9vv3pD8zFifMdDt8%3D&amp;reserved=0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gstt.referralsrsh@nhs.net" TargetMode="External"/></Relationships>
@@ -6703,68 +6735,68 @@
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress>email: SH@nhs.net</CompanyAddress>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>728</Words>
-  <Characters>4150</Characters>
+  <Characters>4156</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Department of Sexual Health &amp; HIV</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>King’s College Hospital Sexual Health Services</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4869</CharactersWithSpaces>
+  <CharactersWithSpaces>4875</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Department of Sexual Health &amp; HIV</dc:title>
   <dc:subject/>
   <dc:creator>tamika chung</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>