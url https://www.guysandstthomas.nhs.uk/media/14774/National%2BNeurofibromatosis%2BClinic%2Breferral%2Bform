--- v1 (2026-03-12)
+++ v2 (2026-10-04)
@@ -1,4535 +1,4825 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3FF1C4E3" w14:textId="799E4955" w:rsidR="00F856C1" w:rsidRPr="0090656E" w:rsidRDefault="008F2F5D" w:rsidP="00F80591">
+    <w:p w14:paraId="3FF1C4E3" w14:textId="799E4955" w:rsidR="00F856C1" w:rsidRPr="00A00121" w:rsidRDefault="008F2F5D" w:rsidP="00F80591">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0090656E">
+      <w:r w:rsidRPr="00A00121">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Guy’s &amp; St Thomas Hospital – National </w:t>
       </w:r>
-      <w:r w:rsidR="00C649DB" w:rsidRPr="0090656E">
+      <w:r w:rsidR="00C649DB" w:rsidRPr="00A00121">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Neurofibromatosis</w:t>
       </w:r>
-      <w:r w:rsidRPr="0090656E">
+      <w:r w:rsidRPr="00A00121">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Clinic Referral Form</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9802" w:type="dxa"/>
+        <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1806"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1798"/>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="911"/>
+        <w:gridCol w:w="322"/>
+        <w:gridCol w:w="1769"/>
         <w:gridCol w:w="437"/>
-        <w:gridCol w:w="524"/>
-        <w:gridCol w:w="4123"/>
+        <w:gridCol w:w="516"/>
+        <w:gridCol w:w="497"/>
+        <w:gridCol w:w="3489"/>
+        <w:gridCol w:w="139"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C649DB" w14:paraId="56CC4538" w14:textId="77777777" w:rsidTr="002C049F">
+      <w:tr w:rsidR="00C649DB" w:rsidRPr="00A00121" w14:paraId="56CC4538" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="1216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9802" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="6C110F08" w14:textId="06EA0F3F" w:rsidR="00C50350" w:rsidRDefault="00C50350" w:rsidP="00C50350">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6C110F08" w14:textId="311FE36A" w:rsidR="00C50350" w:rsidRPr="00987CEC" w:rsidRDefault="00B51B7A" w:rsidP="00A00121">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-                <w:szCs w:val="32"/>
+            <w:r w:rsidRPr="00987CEC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Send all referrals via EMAIL </w:t>
             </w:r>
-            <w:r w:rsidR="009F24C3" w:rsidRPr="00F80591">
-[...2 lines deleted...]
-                <w:szCs w:val="32"/>
+            <w:r w:rsidR="009F24C3" w:rsidRPr="00987CEC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidR="009F24C3" w:rsidRPr="00F80591">
-[...4 lines deleted...]
-                <w:szCs w:val="32"/>
+            <w:r w:rsidR="009F24C3" w:rsidRPr="00987CEC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009F3E78">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00C50350" w:rsidRPr="00987CEC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>gstt.nfadmingstt@nhs.ne</w:t>
             </w:r>
-            <w:r w:rsidR="009F3E78">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="009F3E78" w:rsidRPr="00987CEC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="682AC7F4" w14:textId="77777777" w:rsidR="001870FD" w:rsidRPr="00C50350" w:rsidRDefault="001870FD" w:rsidP="00C50350">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="682AC7F4" w14:textId="77777777" w:rsidR="001870FD" w:rsidRPr="00987CEC" w:rsidRDefault="001870FD" w:rsidP="00C50350">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45181869" w14:textId="3B4BF55F" w:rsidR="009F24C3" w:rsidRDefault="009F24C3" w:rsidP="00F846B0">
+          <w:p w14:paraId="45181869" w14:textId="3520E7E3" w:rsidR="009F24C3" w:rsidRPr="00987CEC" w:rsidRDefault="009F24C3" w:rsidP="00F846B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00987CEC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>It is essential that accurate contact information for the referring clinician is supplied. We no longer accept referrals by post.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01E12FB0" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+          <w:p w14:paraId="01E12FB0" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00987CEC" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="553CC8B0" w14:textId="3EB27ECF" w:rsidR="00F846B0" w:rsidRDefault="00F846B0">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="553CC8B0" w14:textId="3EB27ECF" w:rsidR="00F846B0" w:rsidRPr="00987CEC" w:rsidRDefault="00F846B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00987CEC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Referrals will NOT be accepted until all relevant information (especially prior imaging, clinical letters etc has been received and checked)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1371AF0A" w14:textId="77777777" w:rsidR="00225C03" w:rsidRDefault="00225C03" w:rsidP="00F80591">
+          <w:p w14:paraId="1371AF0A" w14:textId="77777777" w:rsidR="00225C03" w:rsidRPr="00987CEC" w:rsidRDefault="00225C03" w:rsidP="00A00121">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="520F6600" w14:textId="1BD57682" w:rsidR="00225C03" w:rsidRPr="00987CEC" w:rsidRDefault="001870FD" w:rsidP="00F80591">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FF0000"/>
-[...12 lines deleted...]
-              <w:r w:rsidRPr="006A76A8">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00987CEC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.guysandstthomas.nhs.uk/our-services/neurofibromatosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="46D3406D" w14:textId="53342BA5" w:rsidR="001870FD" w:rsidRPr="00225C03" w:rsidRDefault="001870FD" w:rsidP="00F80591">
+          <w:p w14:paraId="1C5A7F24" w14:textId="0223FE66" w:rsidR="009F24C3" w:rsidRPr="00A00121" w:rsidRDefault="001870FD" w:rsidP="00A00121">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="001870FD">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00987CEC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.guysandstthomas.nhs.uk/referral-guide/neurofibromatosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="244A0EBD" w14:textId="77777777" w:rsidR="009F24C3" w:rsidRDefault="009F24C3"/>
-          <w:p w14:paraId="1C5A7F24" w14:textId="33BF6321" w:rsidR="009F24C3" w:rsidRDefault="009F24C3"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="3B016D2F" w14:textId="77777777" w:rsidTr="001870FD">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="3B016D2F" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75885792" w14:textId="7627C28A" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="0090656E">
+          <w:p w14:paraId="75885792" w14:textId="7627C28A" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date of referral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="327016186"/>
             <w:placeholder>
               <w:docPart w:val="10EB4B5E8DE24B85A38808CFF259BCCC"/>
             </w:placeholder>
+            <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1114" w:type="dxa"/>
+                <w:tcW w:w="1233" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="0A948144" w14:textId="1461C0BE" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00DB2417" w:rsidP="00F846B0">
+              <w:p w14:paraId="0A948144" w14:textId="15AD98C1" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00A00121" w:rsidP="00F846B0">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00A17E9A">
                   <w:rPr>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">. </w:t>
+                  <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2759" w:type="dxa"/>
+            <w:tcW w:w="2722" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="79969157" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00D814AB">
+          <w:p w14:paraId="79969157" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Referring service:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EA56ED6" w14:textId="726788E1" w:rsidR="00F846B0" w:rsidRPr="00D814AB" w:rsidRDefault="00472EC2" w:rsidP="00F846B0">
+          <w:p w14:paraId="0EA56ED6" w14:textId="726788E1" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00EE3F7B" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-952159980"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F846B0">
+                <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F846B0" w:rsidRPr="00D814AB">
+            <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>GP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B99CFC4" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00D814AB" w:rsidRDefault="00472EC2" w:rsidP="00F846B0">
+          <w:p w14:paraId="7B99CFC4" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00EE3F7B" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="441124329"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F846B0" w:rsidRPr="00D814AB">
+                <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F846B0" w:rsidRPr="00D814AB">
+            <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hospital (state speciality below)</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="108016246"/>
               <w:placeholder>
                 <w:docPart w:val="718555AE414548AE8502CB3D97F2B902"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:comboBox>
                 <w:listItem w:value="Choose an item."/>
                 <w:listItem w:displayText="Clinical Genetics" w:value="Clinical Genetics"/>
                 <w:listItem w:displayText="Neurosurgery" w:value="Neurosurgery"/>
                 <w:listItem w:displayText="Spinal surgery" w:value="Spinal surgery"/>
                 <w:listItem w:displayText="Plastic surgery" w:value="Plastic surgery"/>
                 <w:listItem w:displayText="Neurology" w:value="Neurology"/>
                 <w:listItem w:displayText="Sarcoma service" w:value="Sarcoma service"/>
                 <w:listItem w:displayText="Peripheral nerve service" w:value="Peripheral nerve service"/>
                 <w:listItem w:displayText="Dermatology" w:value="Dermatology"/>
                 <w:listItem w:displayText="Paediatrics (community)" w:value="Paediatrics (community)"/>
                 <w:listItem w:displayText="Paediatrics (hospital)" w:value="Paediatrics (hospital)"/>
                 <w:listItem w:displayText="Paediatrics (neuro)" w:value="Paediatrics (neuro)"/>
                 <w:listItem w:displayText="Other medical speciality" w:value="Other medical speciality"/>
                 <w:listItem w:displayText="Other surgical speciality" w:value="Other surgical speciality"/>
               </w:comboBox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="08D955F9" w14:textId="56C4798C" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+              <w:p w14:paraId="08D955F9" w14:textId="56C4798C" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00D814AB">
+                <w:r w:rsidRPr="00A00121">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4123" w:type="dxa"/>
+            <w:tcW w:w="4125" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6298B1" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00067854" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00067854">
+          <w:p w14:paraId="4A6298B1" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Referral for:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43889F42" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00067854" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...7 lines deleted...]
-          <w:p w14:paraId="6B528276" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00067854" w:rsidRDefault="00472EC2" w:rsidP="00F846B0">
+          <w:p w14:paraId="43889F42" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B528276" w14:textId="252832DF" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00EE3F7B" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2015137324"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F846B0" w:rsidRPr="00067854">
+                <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F846B0" w:rsidRPr="00067854">
+            <w:r w:rsidR="00A00121">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Adult service </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5763E0C0" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00067854" w:rsidRDefault="00472EC2" w:rsidP="00F846B0">
+          <w:p w14:paraId="5763E0C0" w14:textId="3AB5D99D" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00EE3F7B" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="895094316"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F846B0" w:rsidRPr="00067854">
+                <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F846B0" w:rsidRPr="00067854">
+            <w:r w:rsidR="00A00121">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adult service (transition pts)*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DB21791" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00067854" w:rsidRDefault="00472EC2" w:rsidP="00F846B0">
+          <w:p w14:paraId="2DB21791" w14:textId="460506B6" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00EE3F7B" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="183797679"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F846B0" w:rsidRPr="00067854">
+                <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F846B0" w:rsidRPr="00067854">
+            <w:r w:rsidR="00A00121">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Paediatric service</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="243EEC25" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00067854" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00067854">
+          <w:p w14:paraId="243EEC25" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32456483" w14:textId="2B1E1E64" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidRPr="00067854">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>we will accept referrals for transition for patients with complex NF1 at 16 yrs</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>we will accept referrals for transition for patients with complex NF1 at 16 yrs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AA8E8B8" w14:textId="4CF4ABD7" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61713E81" w14:textId="19001F51" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...11 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...73 lines deleted...]
-          <w:p w14:paraId="14C3EA55" w14:textId="47F67D92" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+              <w:t>Patients with uncomplicated NF1 can be referred however we may advise a more appropriate service depending on need e.g. clinical genetics / neurology/ neurosurgery/ plastics etc</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14C3EA55" w14:textId="47F67D92" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="5C905879" w14:textId="77777777" w:rsidTr="001870FD">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="5C905879" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2920" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4EFADF" w14:textId="246F3CE6" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+          <w:p w14:paraId="1B4EFADF" w14:textId="246F3CE6" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F1D5F">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Referring clinician name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2759" w:type="dxa"/>
+            <w:tcW w:w="2722" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="190B3B88" w14:textId="5A7FFED2" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00472EC2" w:rsidP="00F846B0">
+          <w:p w14:paraId="190B3B88" w14:textId="5A7FFED2" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00EE3F7B" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-843553928"/>
                 <w:placeholder>
                   <w:docPart w:val="65D4188F920A4BCAA0DD8AA477F3238B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F846B0" w:rsidRPr="009F1D5F">
+                <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4123" w:type="dxa"/>
+            <w:tcW w:w="4125" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5EF79EB4" w14:textId="1A1EBFC9" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+          <w:p w14:paraId="5EF79EB4" w14:textId="1A1EBFC9" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="0F22F94F" w14:textId="77777777" w:rsidTr="001870FD">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="0F22F94F" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2920" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7809879A" w14:textId="57FEE457" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A44A97">
+          <w:p w14:paraId="7809879A" w14:textId="7E444E47" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Referrer email address </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A44A97">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(dept. email or consultant only)</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2EA7" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - ESSENTIAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2759" w:type="dxa"/>
+            <w:tcW w:w="2722" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="51F895D0" w14:textId="21416EC9" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00472EC2" w:rsidP="00F846B0">
+          <w:p w14:paraId="51F895D0" w14:textId="21416EC9" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00EE3F7B" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-415176566"/>
                 <w:placeholder>
                   <w:docPart w:val="A400831B4032456E853FB1C966306C82"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F846B0" w:rsidRPr="00D23FBE">
+                <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F846B0" w:rsidRPr="00DA1AFA" w:rsidDel="00F846B0">
+            <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidDel="00F846B0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4123" w:type="dxa"/>
+            <w:tcW w:w="4125" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4898207B" w14:textId="6D3C3530" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+          <w:p w14:paraId="4898207B" w14:textId="6D3C3530" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="4AEEBFEE" w14:textId="77777777" w:rsidTr="001870FD">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="4AEEBFEE" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2920" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2759" w:type="dxa"/>
+            <w:tcW w:w="3071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37DE80C1" w14:textId="558B9279" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00472EC2" w:rsidP="00F846B0">
+          <w:p w14:paraId="157EB399" w14:textId="6ADB093D" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Referrer telephone </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(departmental)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37DE80C1" w14:textId="558B9279" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00EE3F7B" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-686522867"/>
                 <w:placeholder>
                   <w:docPart w:val="46A3F999F58F475E849D36AEFFFB44EB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F846B0" w:rsidRPr="004E5491">
+                <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F846B0" w:rsidRPr="00DA1AFA" w:rsidDel="00F846B0">
+            <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidDel="00F846B0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4123" w:type="dxa"/>
+            <w:tcW w:w="4125" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DFE2C19" w14:textId="7F5AF7A6" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+          <w:p w14:paraId="6DFE2C19" w14:textId="7F5AF7A6" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="05A86EDC" w14:textId="77777777" w:rsidTr="002C049F">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="05A86EDC" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9802" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71EBFF27" w14:textId="77262223" w:rsidR="00F846B0" w:rsidRDefault="00F846B0" w:rsidP="00F846B0"/>
+          <w:p w14:paraId="71EBFF27" w14:textId="77262223" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="1F55EABB" w14:textId="5339C945" w:rsidTr="002C049F">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="1F55EABB" w14:textId="5339C945" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9802" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="6AEB5034" w14:textId="2362F0BD" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="0090656E">
+          <w:p w14:paraId="6AEB5034" w14:textId="2362F0BD" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient details </w:t>
             </w:r>
-            <w:r w:rsidRPr="0090656E">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(full patient contact details should be supplied in referral letter)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="20C30AB4" w14:textId="77777777" w:rsidTr="001870FD">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="20C30AB4" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="177"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E1ACF0A" w14:textId="3B3AA327" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0090656E">
+          <w:p w14:paraId="3E1ACF0A" w14:textId="3B3AA327" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Patient name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1021784177"/>
             <w:placeholder>
               <w:docPart w:val="BDBCD2C82CD24510BA338341A282EA03"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="7996" w:type="dxa"/>
-                <w:gridSpan w:val="5"/>
+                <w:tcW w:w="8080" w:type="dxa"/>
+                <w:gridSpan w:val="8"/>
               </w:tcPr>
-              <w:p w14:paraId="57CAF919" w14:textId="03DF5B5A" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+              <w:p w14:paraId="57CAF919" w14:textId="03DF5B5A" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0090656E">
+                <w:r w:rsidRPr="00A00121">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="7BBD8B95" w14:textId="77777777" w:rsidTr="001870FD">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="7BBD8B95" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="192"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02146D65" w14:textId="5EA267D0" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0090656E">
+          <w:p w14:paraId="02146D65" w14:textId="5EA267D0" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Patient DOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-330303046"/>
             <w:placeholder>
               <w:docPart w:val="C3116724924D424CA4FE694C964551C5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="7996" w:type="dxa"/>
-                <w:gridSpan w:val="5"/>
+                <w:tcW w:w="8080" w:type="dxa"/>
+                <w:gridSpan w:val="8"/>
               </w:tcPr>
-              <w:p w14:paraId="232C7627" w14:textId="597D7CCA" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+              <w:p w14:paraId="232C7627" w14:textId="597D7CCA" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0090656E">
+                <w:r w:rsidRPr="00A00121">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001870FD" w14:paraId="7A7201C7" w14:textId="77777777" w:rsidTr="001870FD">
+      <w:tr w:rsidR="001870FD" w:rsidRPr="00A00121" w14:paraId="7A7201C7" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="192"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="577B5FB1" w14:textId="696B68A4" w:rsidR="001870FD" w:rsidRPr="0090656E" w:rsidRDefault="001870FD" w:rsidP="00F846B0">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="577B5FB1" w14:textId="696B68A4" w:rsidR="001870FD" w:rsidRPr="00A00121" w:rsidRDefault="001870FD" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NHS number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7996" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="3312FC9E" w14:textId="409FE87C" w:rsidR="001870FD" w:rsidRDefault="001870FD" w:rsidP="00F846B0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001870FD">
+          <w:p w14:paraId="3312FC9E" w14:textId="409FE87C" w:rsidR="001870FD" w:rsidRPr="00A00121" w:rsidRDefault="001870FD" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Click or tap here to enter text.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="4F7F5AE9" w14:textId="77777777" w:rsidTr="001870FD">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="4F7F5AE9" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4525B1FA" w14:textId="2960F697" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0090656E">
+          <w:p w14:paraId="4525B1FA" w14:textId="2960F697" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Reason for referral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1963837239"/>
             <w:placeholder>
               <w:docPart w:val="97D3DA12FFAC4BA9B8D00DB91749FC86"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="7996" w:type="dxa"/>
-                <w:gridSpan w:val="5"/>
+                <w:tcW w:w="8080" w:type="dxa"/>
+                <w:gridSpan w:val="8"/>
               </w:tcPr>
-              <w:p w14:paraId="4C50B6BD" w14:textId="74C3B6B2" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+              <w:p w14:paraId="4C50B6BD" w14:textId="74C3B6B2" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0090656E">
+                <w:r w:rsidRPr="00A00121">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="1EDA7431" w14:textId="77777777" w:rsidTr="001870FD">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="1EDA7431" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="2415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09349B8A" w14:textId="24DDD7A9" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0090656E">
+          <w:p w14:paraId="09349B8A" w14:textId="24DDD7A9" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Referral priority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7996" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="1859389057"/>
               <w:placeholder>
                 <w:docPart w:val="15DBF68348DC4FA88C6CE4FDA003991A"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:value="Choose an item."/>
                 <w:listItem w:displayText="Routine" w:value="Routine"/>
                 <w:listItem w:displayText="Urgent" w:value="Urgent"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="643D8F4A" w14:textId="07D61B1B" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+              <w:p w14:paraId="643D8F4A" w14:textId="07D61B1B" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0090656E">
+                <w:r w:rsidRPr="00A00121">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="5AB3273D" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...7 lines deleted...]
-          <w:p w14:paraId="736643E8" w14:textId="667F1F92" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+          <w:p w14:paraId="5AB3273D" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="736643E8" w14:textId="667F1F92" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0090656E">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NB – if there is a concern about a possible malignancy e.g. sarcoma or symptomatic optic pathway (in children)/ brain glioma (children or adults) please refer in parallel to the appropriate oncology MDT service – we do not offer a 2ww service for referrals although can see urgent patients within a similar time-frame if needed.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28EEC5D5" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...7 lines deleted...]
-          <w:p w14:paraId="2DF5860A" w14:textId="28A15D86" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+          <w:p w14:paraId="1F1279BA" w14:textId="77777777" w:rsidR="00A00121" w:rsidRPr="00A00121" w:rsidRDefault="00A00121" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="536D6CBD" w14:textId="2A7BCE90" w:rsidR="00A00121" w:rsidRPr="00A00121" w:rsidRDefault="00A00121" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>For urgent paediatric referrals, please also contact one of the paediatric neurology consultants in addition to sending this document to the NF admin team: Karine Lascelle</w:t>
+            </w:r>
+            <w:r w:rsidR="00364E9C">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or Jill Cadwgan (email addresses available on NHS.net)</w:t>
+            </w:r>
+            <w:r w:rsidR="00364E9C">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and cc CNS at </w:t>
+            </w:r>
+            <w:r w:rsidR="00364E9C" w:rsidRPr="00364E9C">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>gstt.guysnfnurses@nhs.net</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28EEC5D5" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DF5860A" w14:textId="28A15D86" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0090656E">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indications for urgent referral may include but not limited to:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="092C1E27" w14:textId="1DC3BFB5" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+          <w:p w14:paraId="092C1E27" w14:textId="6EEB5507" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0090656E">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="70BAC587" w14:textId="013F4ABA" w:rsidR="002C049F" w:rsidRPr="001870FD" w:rsidRDefault="00F846B0" w:rsidP="00A43F17">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Concern about possible malignant change within a neurofibroma (rapid growth,</w:t>
+            </w:r>
+            <w:r w:rsidR="00A563D1" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hardening of previously soft mass, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>new progressive pain or new associated neurological deficit)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74746198" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00A563D1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001870FD">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Concern regarding possible cord compression</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31BBEA1A" w14:textId="77777777" w:rsidR="002C049F" w:rsidRPr="002C049F" w:rsidRDefault="002C049F" w:rsidP="002C049F">
-[...17 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="41651038" w14:textId="77777777" w:rsidR="00A00121" w:rsidRPr="00A00121" w:rsidRDefault="00A00121" w:rsidP="00A563D1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Concern regarding progressive visual loss</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7153487A" w14:textId="77777777" w:rsidR="00A00121" w:rsidRPr="00987CEC" w:rsidRDefault="00A00121" w:rsidP="00D07F8D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D07F8D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Concern regarding focal neurological symptoms with abnormal imaging</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21BCB877" w14:textId="77777777" w:rsidR="00987CEC" w:rsidRDefault="00987CEC" w:rsidP="00987CEC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19CC6AE4" w14:textId="77777777" w:rsidR="00987CEC" w:rsidRDefault="00987CEC" w:rsidP="00987CEC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31B1E390" w14:textId="77777777" w:rsidR="00987CEC" w:rsidRDefault="00987CEC" w:rsidP="00987CEC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45034AB1" w14:textId="77777777" w:rsidR="00987CEC" w:rsidRDefault="00987CEC" w:rsidP="00987CEC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="423FA645" w14:textId="6B535EB4" w:rsidR="00987CEC" w:rsidRPr="00D07F8D" w:rsidRDefault="00987CEC" w:rsidP="00987CEC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="2A0E113C" w14:textId="77777777" w:rsidTr="002C049F">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="2A0E113C" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
-          <w:trHeight w:val="270"/>
+          <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9802" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="36099E63" w14:textId="4B3FDBF2" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+          <w:p w14:paraId="36099E63" w14:textId="4B3FDBF2" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0090656E">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Referral criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="5D0AEBC1" w14:textId="77777777" w:rsidTr="001870FD">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="5D0AEBC1" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="2558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD26D9B" w14:textId="6AC4A0DA" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+          <w:p w14:paraId="1AD26D9B" w14:textId="6AC4A0DA" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0090656E">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Adult referrals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7996" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="652B5487" w14:textId="663976A4" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00472EC2" w:rsidP="00F846B0">
+          <w:p w14:paraId="652B5487" w14:textId="663976A4" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00EE3F7B" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="759105622"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F846B0">
+                <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F846B0">
-[...14 lines deleted...]
-          <w:p w14:paraId="7FA3F717" w14:textId="7060B0BA" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00472EC2" w:rsidP="00F846B0">
+            <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Known diagnosis of NF1 or schwannomatosis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FA3F717" w14:textId="7060B0BA" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00EE3F7B" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="393473175"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F846B0">
+                <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F846B0">
-[...14 lines deleted...]
-          <w:p w14:paraId="4D47E2CD" w14:textId="4868D4CB" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00472EC2" w:rsidP="00F846B0">
+            <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Presumed diagnosis of NF1 based on clinical features, radiological findings, family history etc (see below)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D47E2CD" w14:textId="4868D4CB" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00EE3F7B" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1412697197"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F846B0" w:rsidRPr="0090656E">
+                <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F846B0">
-[...22 lines deleted...]
-          <w:p w14:paraId="31C4A038" w14:textId="35EB084B" w:rsidR="00F846B0" w:rsidRPr="00574BA9" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Multiple known or presumed nerve sheath tumours (NB if radiological diagnosis only then must have MRI confirmation, if histologically confirmed please supply histology)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B0718BA" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31C4A038" w14:textId="35EB084B" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00574BA9">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">We will generally not accept referral for </w:t>
             </w:r>
-            <w:r w:rsidRPr="0090656E">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>isolated</w:t>
             </w:r>
-            <w:r w:rsidRPr="00574BA9">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nerve sheath tumours in the absence of a presumed or known predisposition syndrome (e.g. NF1 or schwannomatosis) although we are happy to discuss any referral queries and can offer advice about other appropriate referral pathways.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="321475B4" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00574BA9" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+          <w:p w14:paraId="321475B4" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5ECC41F3" w14:textId="6227E32A" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+          <w:p w14:paraId="5ECC41F3" w14:textId="6227E32A" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00574BA9">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Regarding schwannomatosis, we will not accept referrals for </w:t>
             </w:r>
-            <w:r w:rsidRPr="0090656E">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>unaffected</w:t>
             </w:r>
-            <w:r w:rsidRPr="00574BA9">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> carriers of known schwannomatosis pathogenic variants – please refer to clinical genetics for review and surveillance as appropriate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="6EA5CB04" w14:textId="77777777" w:rsidTr="001870FD">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="6EA5CB04" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
-          <w:trHeight w:val="3312"/>
+          <w:trHeight w:val="5645"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39AB22FA" w14:textId="128E3B45" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="0090656E">
+          <w:p w14:paraId="7810275B" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paediatric referrals </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
               <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="324D33A4" w14:textId="77777777" w:rsidR="00A563D1" w:rsidRPr="00A00121" w:rsidRDefault="00A563D1" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20B69D4B" w14:textId="77777777" w:rsidR="00A563D1" w:rsidRPr="00A00121" w:rsidRDefault="00A563D1" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please note all three criteria </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be met before referral is accepted (save for note 1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="245D8489" w14:textId="77777777" w:rsidR="00A563D1" w:rsidRPr="00A00121" w:rsidRDefault="00A563D1" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39AB22FA" w14:textId="18BCF707" w:rsidR="00A563D1" w:rsidRPr="00A00121" w:rsidRDefault="00A563D1" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NB non-complex paediatric patients should be managed by community and/or hospital paediatric services until transition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7996" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="36337090" w14:textId="14AA0070" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00472EC2" w:rsidP="00F846B0">
+          <w:p w14:paraId="36337090" w14:textId="14AA0070" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00EE3F7B" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="188351254"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F846B0" w:rsidRPr="0090656E">
+                <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F846B0">
-[...13 lines deleted...]
-            <w:r w:rsidR="00F846B0" w:rsidRPr="0090656E">
+            <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Diagnosis of NF1 confirmed clinically or on genetic testing </w:t>
+            </w:r>
+            <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(if not confirmed, please refer to appropriate clinic e.g. clinical genetics or paediatrics in first </w:t>
             </w:r>
-            <w:r w:rsidR="0090656E" w:rsidRPr="0090656E">
+            <w:r w:rsidR="0090656E" w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">instance) </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>instance) OR where there is a suspicion of segmental/mosaic NF1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7564457B" w14:textId="22CA7493" w:rsidR="00A563D1" w:rsidRPr="00A00121" w:rsidRDefault="00A563D1" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>OR where there is a suspicion of segmental/mosaic NF1</w:t>
-[...4 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>AND</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2915DCB3" w14:textId="7512179C" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00EE3F7B" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2072723018"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F846B0" w:rsidRPr="0090656E">
+                <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F846B0">
-[...28 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Has complex NF1 (see page 3 for list of complex features) </w:t>
+            </w:r>
+            <w:r w:rsidR="00A563D1" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NB please specify which complex features above in referral reason box</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E1C0361" w14:textId="77777777" w:rsidR="00A563D1" w:rsidRPr="00A00121" w:rsidRDefault="00A563D1" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FE91422" w14:textId="42E62CCE" w:rsidR="00A563D1" w:rsidRPr="00A00121" w:rsidRDefault="00A563D1" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>non-complex paediatric patients should be managed by community and/or hospital paediatric services until transition</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="770DCCD5" w14:textId="0F480AAF" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00472EC2" w:rsidP="00F846B0">
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>AND</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="770DCCD5" w14:textId="0F480AAF" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00EE3F7B" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1305772416"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F846B0" w:rsidRPr="0090656E">
+                <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F846B0">
-              <w:rPr>
+            <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Has a named paediatrician (community or hospital) and ophthalmologist </w:t>
+            </w:r>
+            <w:r w:rsidR="00F846B0" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="033AABB5" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FD36D67" w14:textId="2B48FA15" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Named Paediatrician</w:t>
+            </w:r>
+            <w:r w:rsidR="00A00121" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F846B0" w:rsidRPr="0090656E">
-[...37 lines deleted...]
-              <w:t>Named Paediatrician (including contact details)</w:t>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (including contact details</w:t>
+            </w:r>
+            <w:r w:rsidR="00A00121" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for department</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-1580283340"/>
               <w:placeholder>
                 <w:docPart w:val="97D3DA12FFAC4BA9B8D00DB91749FC86"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="73136304" w14:textId="43E62AAB" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+              <w:p w14:paraId="73136304" w14:textId="43E62AAB" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0090656E">
+                <w:r w:rsidRPr="00A00121">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="2AEB1775" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...21 lines deleted...]
-              <w:t>Named Ophthalmologist (including contact details)</w:t>
+          <w:p w14:paraId="2AEB1775" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09FDCEC0" w14:textId="5370856C" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Named Ophthalmologist (including contact details</w:t>
+            </w:r>
+            <w:r w:rsidR="00A00121" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for department</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-1782177877"/>
               <w:placeholder>
                 <w:docPart w:val="97D3DA12FFAC4BA9B8D00DB91749FC86"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0F6EB52A" w14:textId="1A527C38" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+              <w:p w14:paraId="0F6EB52A" w14:textId="1A527C38" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0090656E">
+                <w:r w:rsidRPr="00A00121">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="0B5CA28D" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...7 lines deleted...]
-          <w:p w14:paraId="5CB50A7B" w14:textId="59CE8E4D" w:rsidR="00F846B0" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+          <w:p w14:paraId="0B5CA28D" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B9510D8" w14:textId="0206450B" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0090656E">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00574BA9">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00574BA9">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>where complex criteria are not expressly met, but the referring clinician feels that a review is required, please refer and specify clearly the reason for referral</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">where complex criteria are not expressly met, but the referring clinician feels that a review is required, please refer </w:t>
+            </w:r>
+            <w:r w:rsidR="00A563D1" w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-            <w:pPr>
+              <w:t>but</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0090656E">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> specify clearly the reason for referral</w:t>
+            </w:r>
+            <w:r w:rsidR="00A563D1" w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> otherwise the referral will be rejected</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="756995D4" w14:textId="0CC524EF" w:rsidR="00A00121" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00D07F8D">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="0090656E">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0090656E">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>please attach most recent clinic letters/assessment from paediatrician and ophthalmologist</w:t>
             </w:r>
-            <w:r w:rsidRPr="0090656E">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="0272CA76" w14:textId="77777777" w:rsidTr="002C049F">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="0272CA76" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9802" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="7B68E6FF" w14:textId="27CCD5A6" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="0090656E">
+          <w:p w14:paraId="7B68E6FF" w14:textId="27CCD5A6" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Required information to be supplied with referral – if any required information is not supplied, the referral will be held or rejected pending receipt of all requested information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="3F2A7804" w14:textId="77777777" w:rsidTr="001870FD">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="3F2A7804" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4718" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4840" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="5B539A39" w14:textId="63F4EA53" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0090656E">
+          <w:p w14:paraId="5B539A39" w14:textId="63F4EA53" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Referral letter (</w:t>
             </w:r>
-            <w:r w:rsidRPr="0090656E">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>for GP referrals please include full past history and current medications)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="241756255"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="437" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="315075C8" w14:textId="4E1C41C7" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+              <w:p w14:paraId="315075C8" w14:textId="4E1C41C7" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0090656E">
+                <w:r w:rsidRPr="00A00121">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4647" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4641" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="642A2A23" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0090656E">
+          <w:p w14:paraId="642A2A23" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please record any relevant notes if information is not available or supplied:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="647090061"/>
               <w:placeholder>
                 <w:docPart w:val="97D3DA12FFAC4BA9B8D00DB91749FC86"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="76C35896" w14:textId="6767DC3D" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+              <w:p w14:paraId="76C35896" w14:textId="6767DC3D" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0090656E">
+                <w:r w:rsidRPr="00A00121">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="4C7D18E3" w14:textId="77777777" w:rsidTr="001870FD">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="4C7D18E3" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4718" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4840" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="6731229C" w14:textId="32D0A02C" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0090656E">
+          <w:p w14:paraId="6731229C" w14:textId="32D0A02C" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Relevant</w:t>
             </w:r>
-            <w:r w:rsidRPr="0090656E">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> prior clinic letters, results letters (e.g. neurosurgery, plastic surgery, oncology, ophthalmology, clinical genetics)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-792602932"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="437" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="63099B41" w14:textId="6F28E185" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+              <w:p w14:paraId="63099B41" w14:textId="6F28E185" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0090656E">
+                <w:r w:rsidRPr="00A00121">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4647" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4641" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0295EBA0" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+          <w:p w14:paraId="0295EBA0" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="7FE78566" w14:textId="77777777" w:rsidTr="001870FD">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="7FE78566" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="192"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4718" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4840" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABA9331" w14:textId="2DBFAE63" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0090656E">
+          <w:p w14:paraId="1ABA9331" w14:textId="2DBFAE63" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Histology reports (</w:t>
             </w:r>
-            <w:r w:rsidRPr="0090656E">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>if applicable</w:t>
             </w:r>
-            <w:r w:rsidRPr="0090656E">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1923681182"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="437" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="02AD726E" w14:textId="511E5F0B" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+              <w:p w14:paraId="02AD726E" w14:textId="511E5F0B" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0090656E">
+                <w:r w:rsidRPr="00A00121">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4647" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4641" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="530B9F35" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+          <w:p w14:paraId="530B9F35" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="3C27B81F" w14:textId="77777777" w:rsidTr="001870FD">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="3C27B81F" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4718" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4840" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="0A653E45" w14:textId="1F20DE99" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...11 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="0A653E45" w14:textId="420D3B78" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Relevant radiology to be sent via IEP (</w:t>
             </w:r>
-            <w:r w:rsidRPr="0090656E">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>hospital referrals only</w:t>
             </w:r>
-            <w:r w:rsidRPr="0090656E">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00A563D1" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AND imaging reports</w:t>
+            </w:r>
+            <w:r w:rsidR="00987CEC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ESSENTIAL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1148664272"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="437" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="69129543" w14:textId="40E7477E" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+              <w:p w14:paraId="69129543" w14:textId="40E7477E" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0090656E">
+                <w:r w:rsidRPr="00A00121">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4647" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4641" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08F50E06" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+          <w:p w14:paraId="08F50E06" w14:textId="77777777" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F846B0" w14:paraId="645CBF0C" w14:textId="77777777" w:rsidTr="001870FD">
+      <w:tr w:rsidR="00F846B0" w:rsidRPr="00A00121" w14:paraId="645CBF0C" w14:textId="77777777" w:rsidTr="00987CEC">
         <w:trPr>
           <w:trHeight w:val="1729"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4718" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4840" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="1467293A" w14:textId="6B5CE99E" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0090656E">
+          <w:p w14:paraId="1467293A" w14:textId="316D0ED1" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">For GP referrals </w:t>
             </w:r>
-            <w:r w:rsidRPr="0090656E">
+            <w:r w:rsidRPr="00A00121">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">please indicate where prior imaging has been undertaken (imaging modality, date, NHS trust) to facilitate imaging transfer request by our admin team. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-772008420"/>
             <w:placeholder>
               <w:docPart w:val="97D3DA12FFAC4BA9B8D00DB91749FC86"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="5084" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="5078" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
               </w:tcPr>
-              <w:p w14:paraId="64E9472F" w14:textId="46105224" w:rsidR="00F846B0" w:rsidRPr="0090656E" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
+              <w:p w14:paraId="64E9472F" w14:textId="46105224" w:rsidR="00F846B0" w:rsidRPr="00A00121" w:rsidRDefault="00F846B0" w:rsidP="00F846B0">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0090656E">
+                <w:r w:rsidRPr="00A00121">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
+      <w:tr w:rsidR="00F80591" w:rsidRPr="00A00121" w14:paraId="16A69CB4" w14:textId="77777777" w:rsidTr="00987CEC">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="139" w:type="dxa"/>
+          <w:trHeight w:val="494"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9779" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8AB09F" w14:textId="667B52F9" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591" w:rsidP="003E4F47">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">NF1 complex </w:t>
+            </w:r>
+            <w:r w:rsidR="00733825" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">features </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(applies to adult and paediatrics)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F80591" w:rsidRPr="00A00121" w14:paraId="0A34C23B" w14:textId="77777777" w:rsidTr="00987CEC">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="139" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="296886B4" w14:textId="73B36B7E" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Symptomatic plexiform</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3541" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="25CC3DAB" w14:textId="77777777" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Significant functional impairment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="512596E3" w14:textId="77777777" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Significant overgrowth/disfigurement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FB95B22" w14:textId="77777777" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Extensive internal neurofibroma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A5EA5F0" w14:textId="09271FA6" w:rsidR="00733825" w:rsidRPr="00A00121" w:rsidRDefault="00733825">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Paediatric patients with plexiform at risk of impairment/overgrowth/disfigurement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6738EC50" w14:textId="43B8FA14" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Extensive skull base/facial neurofibroma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70438151" w14:textId="77777777" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Previous amputation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A04837B" w14:textId="1311DAB5" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Haemorrhage into plexiform</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F0A17" w:rsidRPr="00A00121" w14:paraId="4531AA1B" w14:textId="77777777" w:rsidTr="00987CEC">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="139" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B9AB93" w14:textId="0591FDAD" w:rsidR="000F0A17" w:rsidRPr="00A00121" w:rsidRDefault="000F0A17">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MEK inhibitor therapy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7030" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F1E317" w14:textId="74AF0F21" w:rsidR="000F0A17" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Current</w:t>
+            </w:r>
+            <w:r w:rsidR="000F0A17" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or previous treatment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54F7E5A4" w14:textId="6B641FF7" w:rsidR="000F0A17" w:rsidRPr="00A00121" w:rsidRDefault="000F0A17">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Requiring assessment for MEK inhibitor therapy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F80591" w:rsidRPr="00A00121" w14:paraId="51B9C9EF" w14:textId="77777777" w:rsidTr="00987CEC">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="139" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="250BFBEB" w14:textId="331DA6FE" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Brain or spine neoplasm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3541" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7471B77F" w14:textId="3C631F9D" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Presumed low grade glioma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7045FA03" w14:textId="1402D514" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Biopsy proven glioma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C1C7545" w14:textId="443DE895" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Glioma requiring or previously treated with surgery/radiotherapy/chemotherapy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CC3FD6" w14:textId="22EA2B3E" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DNET</w:t>
+            </w:r>
+            <w:r w:rsidR="005E3E66" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="005E3E66" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="002021"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dysembryoplastic </w:t>
+            </w:r>
+            <w:r w:rsidR="005B7E57" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="002021"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="005E3E66" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="002021"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euroepithelial </w:t>
+            </w:r>
+            <w:r w:rsidR="005B7E57" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="002021"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="005E3E66" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="002021"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>umour)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F80591" w:rsidRPr="00A00121" w14:paraId="0C863FF1" w14:textId="77777777" w:rsidTr="00987CEC">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="139" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F84C3D1" w14:textId="3E213028" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Optic pathway glioma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3541" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="26156B9C" w14:textId="354E55BC" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Asymptomatic OPG (complex criteria in paeds</w:t>
+            </w:r>
+            <w:r w:rsidR="005B7E57" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as requires surveillance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F04EE74" w14:textId="77777777" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Severe sight loss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="328D7C47" w14:textId="2C1B5126" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Severe learning disability/cognitive impairment and moderate sight loss</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03591BA5" w14:textId="56E56B8B" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Previous/current treatment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F0A17" w:rsidRPr="00A00121" w14:paraId="5F33BB38" w14:textId="77777777" w:rsidTr="00987CEC">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="139" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="154FC078" w14:textId="6405E3CF" w:rsidR="000F0A17" w:rsidRPr="00A00121" w:rsidRDefault="000F0A17">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Malignant peripheral nerve sheath tumour</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7030" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F976CBF" w14:textId="1D1CEAB9" w:rsidR="000F0A17" w:rsidRPr="00A00121" w:rsidRDefault="000F0A17">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Previous or current diagnosis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F0A17" w:rsidRPr="00A00121" w14:paraId="366C25F5" w14:textId="77777777" w:rsidTr="00987CEC">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="139" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA23965" w14:textId="0373850F" w:rsidR="000F0A17" w:rsidRPr="00A00121" w:rsidRDefault="000F0A17">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Atypical neurofibroma</w:t>
+            </w:r>
+            <w:r w:rsidR="005E3E66" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidR="005E3E66" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>atypical neurofibromatous neoplasms of uncertain biologic potential (ANNUBP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7030" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1080C0AB" w14:textId="228DAF15" w:rsidR="000F0A17" w:rsidRPr="00A00121" w:rsidRDefault="000F0A17">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Previous or current diagnosis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F0A17" w:rsidRPr="00A00121" w14:paraId="50BCE76A" w14:textId="77777777" w:rsidTr="00987CEC">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="139" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF8E691" w14:textId="720AA124" w:rsidR="000F0A17" w:rsidRPr="00A00121" w:rsidRDefault="000F0A17">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cord or cauda equina compression</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7030" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="51DC7C48" w14:textId="77777777" w:rsidR="000F0A17" w:rsidRPr="00A00121" w:rsidRDefault="00A4715D">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Previous treatment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00B23C38" w14:textId="16152D1E" w:rsidR="00A4715D" w:rsidRPr="00A00121" w:rsidRDefault="00A4715D">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Current clinical issue or at risk based on imaging</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F80591" w:rsidRPr="00A00121" w14:paraId="39F694CC" w14:textId="77777777" w:rsidTr="00987CEC">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="139" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A06BAC0" w14:textId="0C89B9A0" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Intra/extra</w:t>
+            </w:r>
+            <w:r w:rsidR="001D1A1B" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cranial vasculopathy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3541" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C863F1" w14:textId="77777777" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Moya-Moya disease</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17549B8F" w14:textId="77777777" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Previous ischaemic/haemorrhagic stroke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E64436" w14:textId="7547CC33" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vascular malformation</w:t>
+            </w:r>
+            <w:r w:rsidR="001D1A1B" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e.g. AVM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F375CF8" w14:textId="183C732D" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Renal artery stenosis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F80591" w:rsidRPr="00A00121" w14:paraId="3A223640" w14:textId="77777777" w:rsidTr="00987CEC">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="139" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D6116CA" w14:textId="2CAE70AB" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hydrocephalus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3541" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="797D8BCC" w14:textId="77777777" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Known or suspected aqueduct stenosis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42E25AC1" w14:textId="77777777" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Due to tumour or other cause</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B425FE" w14:textId="6271EC06" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Previous treatment with CSF diversion e.g. shunt 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> endoscopic ventriculostomy</w:t>
+            </w:r>
+            <w:r w:rsidR="005B7E57" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or VP shunt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F80591" w:rsidRPr="00A00121" w14:paraId="5B490F62" w14:textId="77777777" w:rsidTr="00987CEC">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="139" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="485B90A3" w14:textId="15278322" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NF1 associated neoplasm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3541" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="63FCD806" w14:textId="116B0464" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Neuroendocrine tumour e.g. GIST, pheochromocytoma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A4B88E0" w14:textId="77777777" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Breast cancer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CF62D6" w14:textId="77777777" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Thyroid cancer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51139B7B" w14:textId="53A60309" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Haematological malignancy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="209FBBF8" w14:textId="77777777" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Melanoma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BC8A403" w14:textId="1C25F309" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sarcoma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F80591" w:rsidRPr="00A00121" w14:paraId="17200CA4" w14:textId="77777777" w:rsidTr="00987CEC">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="139" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7644FFE5" w14:textId="5F61103F" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Multiple sclerosis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3541" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A2F3CB" w14:textId="77777777" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Multiple sclerosis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5019DA8B" w14:textId="6FE537B0" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE1E522" w14:textId="47963F31" w:rsidR="00F80591" w:rsidRPr="00A00121" w:rsidRDefault="00F80591">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Radiologically or clinically isolated syndrome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF3DB2" w:rsidRPr="00A00121" w14:paraId="2A73096C" w14:textId="77777777" w:rsidTr="00987CEC">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="139" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F5A9CE" w14:textId="79A77805" w:rsidR="00EF3DB2" w:rsidRPr="00A00121" w:rsidRDefault="00EF3DB2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Other criteria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3541" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="18433527" w14:textId="6BF2F35D" w:rsidR="00EF3DB2" w:rsidRPr="00A00121" w:rsidRDefault="00EF3DB2">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Severe kyphoscoliosis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F51A7A6" w14:textId="77777777" w:rsidR="00EF3DB2" w:rsidRPr="00A00121" w:rsidRDefault="00EF3DB2">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NF1 neuropathy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59ED61E9" w14:textId="77777777" w:rsidR="00EF3DB2" w:rsidRPr="00A00121" w:rsidRDefault="00EF3DB2">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pseudarthrosis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C801655" w14:textId="4A1CFF80" w:rsidR="00733825" w:rsidRPr="00A00121" w:rsidRDefault="00733825">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Significant parental anxiety</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="128B4C76" w14:textId="1AA2E946" w:rsidR="00EF3DB2" w:rsidRPr="00A00121" w:rsidRDefault="00733825">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Parent with M</w:t>
+            </w:r>
+            <w:r w:rsidR="005E3E66" w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>alignant peripheral nerve sheath tumour (MPNST)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45AF3E88" w14:textId="77777777" w:rsidR="00733825" w:rsidRPr="00A00121" w:rsidRDefault="00733825">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NF1 whole gene deletion (including microdeletion syndrome encompassing NF1 gene)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48E59431" w14:textId="2A50C8DC" w:rsidR="00733825" w:rsidRPr="00A00121" w:rsidRDefault="00733825">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00121">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Spinal phenotype</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="213D129C" w14:textId="3EFFB5D3" w:rsidR="00A4715D" w:rsidRDefault="00A4715D">
+    <w:p w14:paraId="22504257" w14:textId="77777777" w:rsidR="00987CEC" w:rsidRDefault="00987CEC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...1419 lines deleted...]
-    <w:p w14:paraId="5BCE36F7" w14:textId="6B8C4C0F" w:rsidR="009F24C3" w:rsidRPr="009F24C3" w:rsidRDefault="009F24C3">
+    <w:p w14:paraId="5BCE36F7" w14:textId="2A5537F4" w:rsidR="009F24C3" w:rsidRPr="00A00121" w:rsidRDefault="009F24C3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F24C3">
+      <w:r w:rsidRPr="00A00121">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Useful information:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0833F0" w14:textId="75EE5E9B" w:rsidR="009F24C3" w:rsidRPr="0090656E" w:rsidRDefault="009F24C3" w:rsidP="00BF6D72">
+    <w:p w14:paraId="2D0833F0" w14:textId="75EE5E9B" w:rsidR="009F24C3" w:rsidRPr="00A00121" w:rsidRDefault="009F24C3" w:rsidP="00BF6D72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="0090656E">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00A00121">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Current diagnostic criteria for NF1 (ctf.org)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CE9598C" w14:textId="6CCDC2EF" w:rsidR="009F24C3" w:rsidRPr="0090656E" w:rsidRDefault="009F24C3" w:rsidP="00BF6D72">
+    <w:p w14:paraId="0CE9598C" w14:textId="6CCDC2EF" w:rsidR="009F24C3" w:rsidRPr="00A00121" w:rsidRDefault="009F24C3" w:rsidP="00BF6D72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="0090656E">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00A00121">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Current diagnostic criteria for schwannomatosis (ctf.org)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CDC7135" w14:textId="0050B46A" w:rsidR="009F24C3" w:rsidRPr="0090656E" w:rsidRDefault="009F24C3" w:rsidP="00BF6D72">
+    <w:p w14:paraId="4CDC7135" w14:textId="0050B46A" w:rsidR="009F24C3" w:rsidRPr="00A00121" w:rsidRDefault="009F24C3" w:rsidP="00BF6D72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="0090656E">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00A00121">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Nerve tumours UK</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="695E9B31" w14:textId="76DBD41B" w:rsidR="00871D60" w:rsidRPr="0090656E" w:rsidRDefault="00871D60" w:rsidP="00BF6D72">
+    <w:p w14:paraId="695E9B31" w14:textId="76DBD41B" w:rsidR="00871D60" w:rsidRPr="00A00121" w:rsidRDefault="00871D60" w:rsidP="00BF6D72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="0090656E">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00A00121">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Childhood Tumour Trust – Supporting children and families affected by NF1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E4E33D9" w14:textId="17EFAA64" w:rsidR="009F24C3" w:rsidRPr="0090656E" w:rsidRDefault="009F24C3" w:rsidP="00BF6D72">
+    <w:p w14:paraId="7E4E33D9" w14:textId="17EFAA64" w:rsidR="009F24C3" w:rsidRPr="00A00121" w:rsidRDefault="009F24C3" w:rsidP="00BF6D72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="0090656E">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00A00121">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>List of sarcoma services in UK (sarcoma.org.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60686B5C" w14:textId="6940651C" w:rsidR="00682F72" w:rsidRPr="0090656E" w:rsidRDefault="00BF6D72" w:rsidP="00BF6D72">
+    <w:p w14:paraId="60686B5C" w14:textId="6940651C" w:rsidR="00682F72" w:rsidRPr="00A00121" w:rsidRDefault="00BF6D72" w:rsidP="00BF6D72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="0090656E">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00A00121">
           <w:rPr>
             <w:rFonts w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Review Guidelines for Children (nervetumours.org.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="121AC026" w14:textId="6A64FA0E" w:rsidR="00682F72" w:rsidRDefault="00D82AF0" w:rsidP="0090656E">
+    <w:p w14:paraId="121AC026" w14:textId="6A64FA0E" w:rsidR="00682F72" w:rsidRPr="00A00121" w:rsidRDefault="00D82AF0" w:rsidP="0090656E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="0090656E">
+      <w:r w:rsidRPr="00A00121">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Review Guidelines for Adults (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="0090656E">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00A00121">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>NTUK_0046_NF1_Review_Guidelines_v4.pdf (nervetumours.org.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00682F72" w:rsidSect="002C049F">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+    <w:sectPr w:rsidR="00682F72" w:rsidRPr="00A00121" w:rsidSect="00987CEC">
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1276" w:right="1080" w:bottom="567" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63BB6D4F" w14:textId="77777777" w:rsidR="00472EC2" w:rsidRDefault="00472EC2" w:rsidP="003E4F47">
+    <w:p w14:paraId="19CF05C3" w14:textId="77777777" w:rsidR="00EE3F7B" w:rsidRDefault="00EE3F7B" w:rsidP="003E4F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F9B70A2" w14:textId="77777777" w:rsidR="00472EC2" w:rsidRDefault="00472EC2" w:rsidP="003E4F47">
+    <w:p w14:paraId="06A908D6" w14:textId="77777777" w:rsidR="00EE3F7B" w:rsidRDefault="00EE3F7B" w:rsidP="003E4F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4566,60 +4856,50 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F4ABA65" w14:textId="77777777" w:rsidR="001870FD" w:rsidRDefault="001870FD">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="119888792"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="37B30CD1" w14:textId="66C08A9E" w:rsidR="003E4F47" w:rsidRDefault="003E4F47">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -4627,143 +4907,134 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="06D77682" w14:textId="77777777" w:rsidR="003E4F47" w:rsidRDefault="003E4F47">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="066CED70" w14:textId="77777777" w:rsidR="00472EC2" w:rsidRDefault="00472EC2" w:rsidP="003E4F47">
+    <w:p w14:paraId="03C9720D" w14:textId="77777777" w:rsidR="00EE3F7B" w:rsidRDefault="00EE3F7B" w:rsidP="003E4F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E3D431B" w14:textId="77777777" w:rsidR="00472EC2" w:rsidRDefault="00472EC2" w:rsidP="003E4F47">
+    <w:p w14:paraId="59C74412" w14:textId="77777777" w:rsidR="00EE3F7B" w:rsidRDefault="00EE3F7B" w:rsidP="003E4F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="786373CF" w14:textId="77777777" w:rsidR="001870FD" w:rsidRDefault="001870FD">
-[...9 lines deleted...]
-  <w:p w14:paraId="16D40137" w14:textId="2E88D264" w:rsidR="003E4F47" w:rsidRPr="003E4F47" w:rsidRDefault="003E4F47" w:rsidP="003E4F47">
+  <w:p w14:paraId="16D40137" w14:textId="43A5429D" w:rsidR="003E4F47" w:rsidRPr="003E4F47" w:rsidRDefault="003E4F47" w:rsidP="003E4F47">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003E4F47">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>GSTT NF referral form v1</w:t>
     </w:r>
     <w:r w:rsidR="001870FD">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>.1</w:t>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="009915A2">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="003E4F47">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="001870FD">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>(version updated Jan 2026)</w:t>
+      <w:t xml:space="preserve">(version updated </w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00A00121">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Spetember</w:t>
+    </w:r>
+    <w:r w:rsidR="001870FD">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026)</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24563050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5666F77A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -5052,166 +5323,191 @@
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="323244662">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="183640743">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="457260725">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="6Lt4t5K2fD3DpQHuFETfihKzqGfN4oLbKMyZDivNnZL4C8xnQXpUoOLv6VlumUKQuPDpDLVfGZ275ev9mxcvhA==" w:salt="xqpWTmym6ZxCDyPwve1PwA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008F2F5D"/>
     <w:rsid w:val="00057ADD"/>
     <w:rsid w:val="000F0A17"/>
+    <w:rsid w:val="00110380"/>
     <w:rsid w:val="00151A3D"/>
     <w:rsid w:val="001870FD"/>
     <w:rsid w:val="001D1A1B"/>
     <w:rsid w:val="00213251"/>
     <w:rsid w:val="00225C03"/>
+    <w:rsid w:val="00227583"/>
     <w:rsid w:val="002C049F"/>
+    <w:rsid w:val="002E0313"/>
+    <w:rsid w:val="00364E9C"/>
     <w:rsid w:val="003C36A2"/>
+    <w:rsid w:val="003E44D9"/>
     <w:rsid w:val="003E4F47"/>
     <w:rsid w:val="003F16FA"/>
+    <w:rsid w:val="00453482"/>
     <w:rsid w:val="00472EC2"/>
+    <w:rsid w:val="00475562"/>
     <w:rsid w:val="00574BA9"/>
     <w:rsid w:val="005B7E57"/>
     <w:rsid w:val="005E3E66"/>
+    <w:rsid w:val="005E41CC"/>
     <w:rsid w:val="00682F72"/>
     <w:rsid w:val="006D100C"/>
     <w:rsid w:val="00733825"/>
     <w:rsid w:val="007812A1"/>
     <w:rsid w:val="00813364"/>
     <w:rsid w:val="008301B1"/>
+    <w:rsid w:val="00855570"/>
     <w:rsid w:val="00871D60"/>
     <w:rsid w:val="00874D75"/>
     <w:rsid w:val="008D1D53"/>
     <w:rsid w:val="008D3013"/>
+    <w:rsid w:val="008D4BF3"/>
     <w:rsid w:val="008F19D2"/>
     <w:rsid w:val="008F2F5D"/>
     <w:rsid w:val="008F327C"/>
     <w:rsid w:val="0090656E"/>
     <w:rsid w:val="00943606"/>
+    <w:rsid w:val="00961306"/>
+    <w:rsid w:val="00987CEC"/>
+    <w:rsid w:val="009915A2"/>
     <w:rsid w:val="009F24C3"/>
     <w:rsid w:val="009F3E78"/>
+    <w:rsid w:val="00A00121"/>
     <w:rsid w:val="00A132A1"/>
     <w:rsid w:val="00A432EE"/>
     <w:rsid w:val="00A4715D"/>
     <w:rsid w:val="00A5096F"/>
+    <w:rsid w:val="00A563D1"/>
     <w:rsid w:val="00A863A3"/>
     <w:rsid w:val="00AF586E"/>
     <w:rsid w:val="00B46284"/>
     <w:rsid w:val="00B5103A"/>
     <w:rsid w:val="00B51B7A"/>
     <w:rsid w:val="00BF6D72"/>
+    <w:rsid w:val="00C3542B"/>
     <w:rsid w:val="00C50350"/>
     <w:rsid w:val="00C50B47"/>
+    <w:rsid w:val="00C6319D"/>
     <w:rsid w:val="00C649DB"/>
+    <w:rsid w:val="00C73356"/>
+    <w:rsid w:val="00C9095D"/>
     <w:rsid w:val="00C94342"/>
     <w:rsid w:val="00C97E63"/>
+    <w:rsid w:val="00CB2EA7"/>
+    <w:rsid w:val="00D07F8D"/>
     <w:rsid w:val="00D73716"/>
     <w:rsid w:val="00D82AF0"/>
+    <w:rsid w:val="00D96106"/>
     <w:rsid w:val="00DA1AFA"/>
     <w:rsid w:val="00DB2417"/>
     <w:rsid w:val="00DC6788"/>
     <w:rsid w:val="00E25DDB"/>
+    <w:rsid w:val="00E3077B"/>
     <w:rsid w:val="00E52CAC"/>
     <w:rsid w:val="00EE27B0"/>
+    <w:rsid w:val="00EE3F7B"/>
     <w:rsid w:val="00EF3DB2"/>
     <w:rsid w:val="00F200FB"/>
     <w:rsid w:val="00F2602D"/>
     <w:rsid w:val="00F45A04"/>
     <w:rsid w:val="00F57E81"/>
     <w:rsid w:val="00F80591"/>
     <w:rsid w:val="00F846B0"/>
     <w:rsid w:val="00F856C1"/>
     <w:rsid w:val="00FA40B4"/>
     <w:rsid w:val="00FC3DF8"/>
+    <w:rsid w:val="00FD1948"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1155613C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E39E0697-8BED-41BF-AE4F-86FC08427948}"/>
+  <w15:docId w15:val="{A68B4CA2-53F0-458C-AF55-47CB54E8B679}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -6343,51 +6639,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1599219067">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guysandstthomas.nhs.uk/our-services/neurofibromatosis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childhoodtumourtrust.org.uk/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nervetumours.org.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nervetumours.org.uk/images/downloads/NTUK_0046_NF1_Review_Guidelines_v4.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctf.org/wp-content/uploads/2023/11/CTF_2022_DiagnosticCriteria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nervetumours.org.uk/images/downloads/NTUK_0046_NF1_Review_Guidelines_for_Children.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctf.org/wp-content/uploads/2023/11/CTF_NF1_DiagnosticCriteria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guysandstthomas.nhs.uk/referral-guide/neurofibromatosis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sarcoma.org.uk/about-sarcoma/treating-sarcoma/treating-sarcoma-in-adults/sarcoma-specialist-centres/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctf.org/wp-content/uploads/2023/11/CTF_NF1_DiagnosticCriteria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nervetumours.org.uk/images/downloads/NTUK_0046_NF1_Review_Guidelines_for_Children.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guysandstthomas.nhs.uk/referral-guide/neurofibromatosis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sarcoma.org.uk/about-sarcoma/treating-sarcoma/treating-sarcoma-in-adults/sarcoma-specialist-centres/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childhoodtumourtrust.org.uk/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guysandstthomas.nhs.uk/our-services/neurofibromatosis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nervetumours.org.uk/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nervetumours.org.uk/images/downloads/NTUK_0046_NF1_Review_Guidelines_v4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctf.org/wp-content/uploads/2023/11/CTF_2022_DiagnosticCriteria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="10EB4B5E8DE24B85A38808CFF259BCCC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B2EE2084-B18C-4ED7-96E2-3396DB4FA351}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -6703,59 +6999,71 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C388B"/>
     <w:rsid w:val="000442AE"/>
     <w:rsid w:val="0016006C"/>
+    <w:rsid w:val="00227583"/>
+    <w:rsid w:val="002E0313"/>
     <w:rsid w:val="004C388B"/>
     <w:rsid w:val="006D2315"/>
     <w:rsid w:val="00744E34"/>
     <w:rsid w:val="00862001"/>
+    <w:rsid w:val="00866F92"/>
     <w:rsid w:val="008D3013"/>
+    <w:rsid w:val="008D4BF3"/>
+    <w:rsid w:val="00964430"/>
     <w:rsid w:val="00A132A1"/>
     <w:rsid w:val="00A432EE"/>
     <w:rsid w:val="00A64322"/>
+    <w:rsid w:val="00AB578E"/>
+    <w:rsid w:val="00C02E33"/>
+    <w:rsid w:val="00C73356"/>
+    <w:rsid w:val="00C9095D"/>
     <w:rsid w:val="00D61606"/>
+    <w:rsid w:val="00E371C6"/>
+    <w:rsid w:val="00F87B67"/>
+    <w:rsid w:val="00FD1948"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -7198,54 +7506,50 @@
     <w:name w:val="10EB4B5E8DE24B85A38808CFF259BCCC"/>
     <w:rsid w:val="00A64322"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="718555AE414548AE8502CB3D97F2B902">
     <w:name w:val="718555AE414548AE8502CB3D97F2B902"/>
     <w:rsid w:val="00A64322"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D45BD46333FC4DB4AB61CFA20038ECD6">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="65D4188F920A4BCAA0DD8AA477F3238B">
     <w:name w:val="65D4188F920A4BCAA0DD8AA477F3238B"/>
     <w:rsid w:val="00A64322"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A400831B4032456E853FB1C966306C82">
     <w:name w:val="A400831B4032456E853FB1C966306C82"/>
     <w:rsid w:val="00A64322"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
@@ -7602,87 +7906,331 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010008827D9B51F148488FD9E1FF74354C18" ma:contentTypeVersion="7" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6062798a5e5befe843a4beceb629b07d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns3="35d00dc6-4093-44ff-95a8-11f3ed00c827" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f39cc7107e6b8ad22d11305da60f2931" ns1:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="35d00dc6-4093-44ff-95a8-11f3ed00c827"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="13" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="14" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35d00dc6-4093-44ff-95a8-11f3ed00c827" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceDateTaken" ma:index="8" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="12" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_activity xmlns="35d00dc6-4093-44ff-95a8-11f3ed00c827" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{746CD58F-34CA-42BC-ACA9-7F9D18439B65}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="35d00dc6-4093-44ff-95a8-11f3ed00c827"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B525F75D-1AB8-45B3-A2B7-CADCFCC370C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A4F46A8-35A6-4E46-806B-50F82B513217}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="35d00dc6-4093-44ff-95a8-11f3ed00c827"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{395B5C92-D780-4FF2-BA8B-71103B57FCCD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6770</Characters>
+  <Pages>3</Pages>
+  <Words>1294</Words>
+  <Characters>7378</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>15</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7942</CharactersWithSpaces>
+  <CharactersWithSpaces>8655</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joshua Hersheson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010008827D9B51F148488FD9E1FF74354C18</vt:lpwstr>
+  </property>
+</Properties>
+</file>